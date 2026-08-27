--- v0 (2026-04-03)
+++ v1 (2026-08-27)
@@ -3,7773 +3,8108 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="30" w:type="dxa"/>
           <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2364"/>
-[...16 lines deleted...]
-        <w:gridCol w:w="665"/>
+        <w:gridCol w:w="2352"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="282"/>
+        <w:gridCol w:w="524"/>
+        <w:gridCol w:w="584"/>
+        <w:gridCol w:w="295"/>
+        <w:gridCol w:w="853"/>
+        <w:gridCol w:w="339"/>
+        <w:gridCol w:w="1039"/>
+        <w:gridCol w:w="232"/>
+        <w:gridCol w:w="1512"/>
+        <w:gridCol w:w="675"/>
+        <w:gridCol w:w="1403"/>
+        <w:gridCol w:w="524"/>
+        <w:gridCol w:w="264"/>
+        <w:gridCol w:w="1130"/>
+        <w:gridCol w:w="1437"/>
+        <w:gridCol w:w="954"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00C90360">
+      <w:tr w:rsidR="00EE2549" w14:paraId="168266CE" w14:textId="77777777" w:rsidTr="00C90360">
         <w:trPr>
           <w:trHeight w:val="233"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="6F5B2409" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:pStyle w:val="Titolo1"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>INFORMAZIONI GENERALI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w14:paraId="7F72A18D" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="pct"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="23AEB84A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Impresa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="00E0C55B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1715" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1716" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="49FFD8B3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:pStyle w:val="Titolo1"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Campagna di rilevi alle emissioni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="77291E0C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Timbro Lab. di parte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w14:paraId="7DE0DA3C" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="348"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1162" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1161" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="6BAC8D57" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ragione sociale:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="55B72AD4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>codice impresa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="6EF2FA54" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="pct"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="7A7A5742" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>data dell'autocontrollo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="42726ACC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="3A77FCA3" w14:textId="7D34D41D" w:rsidR="00EE2549" w:rsidRDefault="002C5A4A" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BDA6DE1" wp14:editId="13614EAF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>371475</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-109220</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1600200" cy="1435100"/>
+                      <wp:effectExtent l="10795" t="5715" r="8255" b="6985"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1767007373" name="Gruppo 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1600200" cy="1435100"/>
+                                <a:chOff x="12789" y="1435"/>
+                                <a:chExt cx="2520" cy="2260"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="1130319331" name="Oval 13"/>
+                              <wps:cNvSpPr>
+                                <a:spLocks noChangeArrowheads="1"/>
+                              </wps:cNvSpPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="12789" y="1435"/>
+                                  <a:ext cx="2520" cy="2260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:round/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wpg:grpSp>
+                              <wpg:cNvPr id="1602485346" name="Group 14"/>
+                              <wpg:cNvGrpSpPr>
+                                <a:grpSpLocks/>
+                              </wpg:cNvGrpSpPr>
+                              <wpg:grpSpPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="12874" y="1479"/>
+                                  <a:ext cx="2340" cy="2160"/>
+                                  <a:chOff x="12874" y="1479"/>
+                                  <a:chExt cx="2340" cy="2160"/>
+                                </a:xfrm>
+                              </wpg:grpSpPr>
+                              <wps:wsp>
+                                <wps:cNvPr id="2118784186" name="Oval 15"/>
+                                <wps:cNvSpPr>
+                                  <a:spLocks noChangeArrowheads="1"/>
+                                </wps:cNvSpPr>
+                                <wps:spPr bwMode="auto">
+                                  <a:xfrm>
+                                    <a:off x="12874" y="1479"/>
+                                    <a:ext cx="2340" cy="2160"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="ellipse">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:solidFill>
+                                    <a:srgbClr val="FFFFFF"/>
+                                  </a:solidFill>
+                                  <a:ln w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:round/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                              <wps:wsp>
+                                <wps:cNvPr id="719372779" name="Text Box 16"/>
+                                <wps:cNvSpPr txBox="1">
+                                  <a:spLocks noChangeArrowheads="1"/>
+                                </wps:cNvSpPr>
+                                <wps:spPr bwMode="auto">
+                                  <a:xfrm>
+                                    <a:off x="12984" y="2094"/>
+                                    <a:ext cx="2160" cy="1096"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:noFill/>
+                                  <a:ln>
+                                    <a:noFill/>
+                                  </a:ln>
+                                  <a:extLst>
+                                    <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                      <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                        <a:solidFill>
+                                          <a:srgbClr val="FFFFFF"/>
+                                        </a:solidFill>
+                                      </a14:hiddenFill>
+                                    </a:ext>
+                                    <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                      <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                        <a:solidFill>
+                                          <a:srgbClr val="000000"/>
+                                        </a:solidFill>
+                                        <a:miter lim="800000"/>
+                                        <a:headEnd/>
+                                        <a:tailEnd/>
+                                      </a14:hiddenLine>
+                                    </a:ext>
+                                  </a:extLst>
+                                </wps:spPr>
+                                <wps:txbx>
+                                  <w:txbxContent>
+                                    <w:p w14:paraId="3B0E613A" w14:textId="77777777" w:rsidR="002C5A4A" w:rsidRDefault="002C5A4A">
+                                      <w:pPr>
+                                        <w:jc w:val="center"/>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                      </w:pPr>
+                                      <w:r>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                        <w:t>Sigillo professionale del responsabile dell’autocontrollo</w:t>
+                                      </w:r>
+                                    </w:p>
+                                    <w:p w14:paraId="31B4B973" w14:textId="77777777" w:rsidR="002C5A4A" w:rsidRDefault="002C5A4A">
+                                      <w:pPr>
+                                        <w:jc w:val="center"/>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                      </w:pPr>
+                                      <w:r>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                        <w:t>(in originale)</w:t>
+                                      </w:r>
+                                    </w:p>
+                                  </w:txbxContent>
+                                </wps:txbx>
+                                <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                            </wpg:grpSp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="3BDA6DE1" id="Gruppo 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.25pt;margin-top:-8.6pt;width:126pt;height:113pt;z-index:251662336" coordorigin="12789,1435" coordsize="2520,2260" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBbajrQgMAAH4LAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttu2zAMfR+wfxD0vtpynMQx6hRdbxiw&#10;rQXafYBiyxfMljxJidN9/SjJSbyk7YBuXfcwPxiSKFHkIQ+p45N1U6MVk6oSPMHkyMeI8VRkFS8S&#10;/OXu8l2EkdKUZ7QWnCX4nil8Mn/75rhrYxaIUtQZkwiUcBV3bYJLrdvY81RasoaqI9EyDsJcyIZq&#10;mMrCyyTtQHtTe4HvT7xOyKyVImVKweq5E+K51Z/nLNXXea6YRnWCwTZt/9L+F+bvzY9pXEjallXa&#10;m0GfYUVDKw6XblWdU03RUlYHqpoqlUKJXB+lovFEnlcpsz6AN8Tf8+ZKimVrfSnirmi3MAG0ezg9&#10;W236eXUl29v2RjrrYfhRpF8V4OJ1bREP5WZeuM1o0X0SGcSTLrWwjq9z2RgV4BJaW3zvt/iytUYp&#10;LJKJ70PQMEpBRsLRmMDERiAtIUzmHAmm0QyjXr4RXvQKgnHQnw6CiT3q0djdbK3trTPRh3RSO8TU&#10;7yF2W9KW2UAog8iNRFUGtpKRPyKz0YhgxGkDaFyvaI3IyJhtLICtG2SVgxVxcVZSXrBTKUVXMpqB&#10;ZcTsB/sHB8xEQVB+ifNDeG3gfgItGrdS6SsmGmQGCWZ1XbXK+EhjuvqotDFpt8ssK1FX2WVV13Yi&#10;i8VZLRE4nOBL+1kv9rbVHHUJno2DsdX8uArffg+pAA7wzCaJgeuiH2ta1W4MVta8x89A5qBfiOwe&#10;4JPCMR4qFAxKIb9j1AHbE6y+LalkGNUfOIRgRsLQlAc7CcdTk2ZyKFkMJZSnoCrBGiM3PNOupCxb&#10;WRUl3ESsu1ycAj3yyoJpQuqs6o2F/DS29pxyw0FyTfwgjMajcLJJLlsNEAlddv1MTVN4/hR1SRBN&#10;w56C05m5jcbblBoZmAx9AyCzkw24e3gwLbfcPTj6mtwNCImmUUiiLbyOu2OH7oCKkNEvxt1DvB4H&#10;eovWjpX/ufvK3P0LTWYKDWYaTIGIfY+5MynyXqwRmezlKtJrWN8Un5fL2lnkykPgz2wxGpQHUxRc&#10;d/dn1rzHs1bC2+ypdsOF6TW2+pj6TuPtwsMVX68Xa9i9K7P/fvHfvVlsS7CPPNt2+wepeUUO53bX&#10;7tk8/wEAAP//AwBQSwMEFAAGAAgAAAAhAFutqaDhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FqwzAMhu+DvYPRYLfWdkq2kMUppWw7lcHawdjNjdUkNLZD7Cbp2087rUdJH7++v1jPtmMjDqH1&#10;ToFcCmDoKm9aVyv4OrwtMmAhamd05x0quGKAdXl/V+jc+Ml94riPNaMQF3KtoImxzzkPVYNWh6Xv&#10;0dHt5AerI41Dzc2gJwq3HU+EeOJWt44+NLrHbYPVeX+xCt4nPW1W8nXcnU/b688h/fjeSVTq8WHe&#10;vACLOMd/GP70SR1Kcjr6izOBdQrSLCVSwUI+J8AIWElBm6OCRGQZ8LLgtxXKXwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBBbajrQgMAAH4LAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBbramg4QAAAAoBAAAPAAAAAAAAAAAAAAAAAJwFAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqgYAAAAA&#10;">
+                      <v:oval id="Oval 13" o:spid="_x0000_s1027" style="position:absolute;left:12789;top:1435;width:2520;height:2260;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdVqSZxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSsNA&#10;EL4LvsMygje7WZcWjd2WYhHqwYOp3ofsNAnNzobsmMa3dwXB43z/s97OoVcTjamL7MAsClDEdfQd&#10;Nw4+ji93D6CSIHvsI5ODb0qw3VxfrbH08cLvNFXSqBzCqUQHrchQap3qlgKmRRyIM3eKY0DJ59ho&#10;P+Ilh4de3xfFSgfsODe0ONBzS/W5+goO9s2uWk3aytKe9gdZnj/fXq1x7vZm3j2BEprlX/znPvg8&#10;39jCmkdrDfz+lAHQmx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnVakmcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;"/>
+                      <v:group id="Group 14" o:spid="_x0000_s1028" style="position:absolute;left:12874;top:1479;width:2340;height:2160" coordorigin="12874,1479" coordsize="2340,2160" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXl5hsyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfRWN/ERJLqKSFt6EMFYKN6G7JgEs7Mhu03iv3cFweN871muB1OLjlpXWVYQjyIQxLnV&#10;FRcKfo9fH3MQziNrrC2Tgis5WK9eX5aYatvzgbrMFyKEsEtRQel9k0rp8pIMupFtiAN3tq1BH862&#10;kLrFPoSbWo6jKJEGKw4NJTa0LSm/ZP9GwXeP/WYSf3a7y3l7PR1n+79dTEq9vw2bBQhPg3+KH+4f&#10;HeYn0Xg6n02mCdx/CgDI1Q0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXl5hsyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                        <v:oval id="Oval 15" o:spid="_x0000_s1029" style="position:absolute;left:12874;top:1479;width:2340;height:2160;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAftR2hygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6q5s1NQ3RVUQp2EMPTev9kX0mwexuyD5j/PduodDjMDPfMKvNZDsx0hBa7zSoWQKC&#10;XOVN62oNP9/vLzmIwOgMdt6RhhsF2KwfH1ZYGH91XzSWXIsIcaFADQ1zX0gZqoYshpnvyUXv5AeL&#10;HOVQSzPgNcJtJ+dJkkmLrYsLDfa0a6g6lxerYV9vy2yUKS/S0/7Ai/Px8yNVWj8/TdslCKaJ/8N/&#10;7YPRMFcqf8tfVZ7B76f4B+T6DgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB+1HaHKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;"/>
+                        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                          <v:stroke joinstyle="miter"/>
+                          <v:path gradientshapeok="t" o:connecttype="rect"/>
+                        </v:shapetype>
+                        <v:shape id="Text Box 16" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:12984;top:2094;width:2160;height:1096;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7wIAzyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gredFdtG5O6SqkUPFVqq+DtkX0mwezbkF1N/PfdgtDjMDPfMItVb2txpdZXjjVMxgoE&#10;ce5MxYWGn++P0RyED8gGa8ek4UYeVsvBwwIz4zr+ousuFCJC2GeooQyhyaT0eUkW/dg1xNE7udZi&#10;iLItpGmxi3Bby6lSL9JixXGhxIbeS8rPu4vVsP88HQ9Palus7XPTuV5JtqnUevjYv72CCNSH//C9&#10;vTEakkk6S6ZJksLfpXgH5PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu8CAM8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+                          <v:textbox>
+                            <w:txbxContent>
+                              <w:p w14:paraId="3B0E613A" w14:textId="77777777" w:rsidR="002C5A4A" w:rsidRDefault="002C5A4A">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>Sigillo professionale del responsabile dell’autocontrollo</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="31B4B973" w14:textId="77777777" w:rsidR="002C5A4A" w:rsidRDefault="002C5A4A">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>(in originale)</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </v:textbox>
+                        </v:shape>
+                      </v:group>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="0096670F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BDA6DE1" wp14:editId="043F622C">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>8473440</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>770890</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1600200" cy="1435100"/>
+                      <wp:effectExtent l="9525" t="6350" r="9525" b="6350"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1851589531" name="Gruppo 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1600200" cy="1435100"/>
+                                <a:chOff x="12789" y="1435"/>
+                                <a:chExt cx="2520" cy="2260"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="483458412" name="Oval 8"/>
+                              <wps:cNvSpPr>
+                                <a:spLocks noChangeArrowheads="1"/>
+                              </wps:cNvSpPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="12789" y="1435"/>
+                                  <a:ext cx="2520" cy="2260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:round/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wpg:grpSp>
+                              <wpg:cNvPr id="734025191" name="Group 9"/>
+                              <wpg:cNvGrpSpPr>
+                                <a:grpSpLocks/>
+                              </wpg:cNvGrpSpPr>
+                              <wpg:grpSpPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="12874" y="1479"/>
+                                  <a:ext cx="2340" cy="2160"/>
+                                  <a:chOff x="12874" y="1479"/>
+                                  <a:chExt cx="2340" cy="2160"/>
+                                </a:xfrm>
+                              </wpg:grpSpPr>
+                              <wps:wsp>
+                                <wps:cNvPr id="1394719303" name="Oval 10"/>
+                                <wps:cNvSpPr>
+                                  <a:spLocks noChangeArrowheads="1"/>
+                                </wps:cNvSpPr>
+                                <wps:spPr bwMode="auto">
+                                  <a:xfrm>
+                                    <a:off x="12874" y="1479"/>
+                                    <a:ext cx="2340" cy="2160"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="ellipse">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:solidFill>
+                                    <a:srgbClr val="FFFFFF"/>
+                                  </a:solidFill>
+                                  <a:ln w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:round/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                              <wps:wsp>
+                                <wps:cNvPr id="2109705031" name="Text Box 11"/>
+                                <wps:cNvSpPr txBox="1">
+                                  <a:spLocks noChangeArrowheads="1"/>
+                                </wps:cNvSpPr>
+                                <wps:spPr bwMode="auto">
+                                  <a:xfrm>
+                                    <a:off x="12984" y="2094"/>
+                                    <a:ext cx="2160" cy="1096"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:noFill/>
+                                  <a:ln>
+                                    <a:noFill/>
+                                  </a:ln>
+                                  <a:extLst>
+                                    <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                      <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                        <a:solidFill>
+                                          <a:srgbClr val="FFFFFF"/>
+                                        </a:solidFill>
+                                      </a14:hiddenFill>
+                                    </a:ext>
+                                    <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                      <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                        <a:solidFill>
+                                          <a:srgbClr val="000000"/>
+                                        </a:solidFill>
+                                        <a:miter lim="800000"/>
+                                        <a:headEnd/>
+                                        <a:tailEnd/>
+                                      </a14:hiddenLine>
+                                    </a:ext>
+                                  </a:extLst>
+                                </wps:spPr>
+                                <wps:txbx>
+                                  <w:txbxContent>
+                                    <w:p w14:paraId="1BCECA32" w14:textId="77777777" w:rsidR="0096670F" w:rsidRDefault="0096670F" w:rsidP="0096670F">
+                                      <w:pPr>
+                                        <w:jc w:val="center"/>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                      </w:pPr>
+                                      <w:r>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                        <w:t>Sigillo professionale del responsabile dell’autocontrollo</w:t>
+                                      </w:r>
+                                    </w:p>
+                                    <w:p w14:paraId="672F9A75" w14:textId="77777777" w:rsidR="0096670F" w:rsidRDefault="0096670F" w:rsidP="0096670F">
+                                      <w:pPr>
+                                        <w:jc w:val="center"/>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                      </w:pPr>
+                                      <w:r>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                        <w:t>(in originale)</w:t>
+                                      </w:r>
+                                    </w:p>
+                                  </w:txbxContent>
+                                </wps:txbx>
+                                <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                            </wpg:grpSp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="3BDA6DE1" id="Gruppo 2" o:spid="_x0000_s1031" style="position:absolute;margin-left:667.2pt;margin-top:60.7pt;width:126pt;height:113pt;z-index:251661312" coordorigin="12789,1435" coordsize="2520,2260" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9TKNtRwMAAIILAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttu2zAMfR+wfxD0vtpynIuNukXXGwZ0&#10;a4F2H6DY8gWzJU9S4nRfP0pynDRpO6BbVwyYHwxJlCjykIfU4fGqqdGSSVUJnmBy4GPEeCqyihcJ&#10;/np38WGGkdKUZ7QWnCX4nil8fPT+3WHXxiwQpagzJhEo4Sru2gSXWrex56m0ZA1VB6JlHIS5kA3V&#10;MJWFl0nagfam9gLfn3idkFkrRcqUgtUzJ8RHVn+es1Rf57liGtUJBtu0/Uv7n5u/d3RI40LStqzS&#10;3gz6AisaWnG4dFB1RjVFC1ntqWqqVAolcn2QisYTeV6lzPoA3hB/x5tLKRat9aWIu6IdYAJod3B6&#10;sdr0y/JStrftjXTWw/BKpN8U4OJ1bRFvy828cJvRvPssMognXWhhHV/lsjEqwCW0svjeD/iylUYp&#10;LJKJ70PQMEpBRsLRmMDERiAtIUzmHAmmswijXr4WnvcKgnHQnw6CiT3q0djdbK3trTPRh3RSG8TU&#10;7yF2W9KW2UAog8iNRFWW4HA2CsezkAQYcdoAGNdLWqOZMdrcDxvXuCoHKuLitKS8YCdSiq5kNAO7&#10;iNkP1m8dMBMFIfklyo+htQb7Gaxo3EqlL5lokBkkmNV11SrjIY3p8kppY9Jml1lWoq6yi6qu7UQW&#10;89NaIvA3wRf2s17sbKs56hIcjYOx1fy0Ct9+j6kABvDMpoiB67wfa1rVbgxW1rzHz0DmoJ+L7B7g&#10;k8LxHeoTDEohf2DUAdcTrL4vqGQY1Z84hCAiYWiKg52E46lJMrktmW9LKE9BVYI1Rm54ql1BWbSy&#10;Kkq4iVh3uTgBcuSVBdOE1FnVGwvZaWztGeWGm9SajkI/GJOIrFPLlgIUudx6SEtTdP4UbUkwm4Y9&#10;/ab2NhoPCQU2OeoGQGRjCY23eLt/MC0H3u4dfUveklEUTkk08kdrdC1xifXpAREhn1+Nuft4PQ30&#10;gNaGk/+Z+8bM/QsNJiB+NPXH/mgoA3cmRz6KFSK2bWwlK9IrWF/XntdL22jm6kPgR6GrAUPamqrg&#10;WrsfTfpivn4W7DQcCQ+z57oNF6bV2BJjyjuNh4XHC75ezVe2Jw+w/CstYPNusY3BPvRs8+0fpeYl&#10;uT23uzZP56OfAAAA//8DAFBLAwQUAAYACAAAACEAxF238eEAAAANAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm92kSWuJ2ZRS1FMRbAXxts1Ok9DsbMhuk/TfOz3p7T3m8eZ7+Xqy&#10;rRiw940jBfEsAoFUOtNQpeDr8Pa0AuGDJqNbR6jgih7Wxf1drjPjRvrEYR8qwSXkM62gDqHLpPRl&#10;jVb7meuQ+HZyvdWBbV9J0+uRy20r51G0lFY3xB9q3eG2xvK8v1gF76MeN0n8OuzOp+3157D4+N7F&#10;qNTjw7R5ARFwCn9huOEzOhTMdHQXMl607JMkTTnLah6zuEUWqyWro4IkfU5BFrn8v6L4BQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL1Mo21HAwAAggsAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMRdt/HhAAAADQEAAA8AAAAAAAAAAAAAAAAAoQUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACvBgAAAAA=&#10;">
+                      <v:oval id="Oval 8" o:spid="_x0000_s1032" style="position:absolute;left:12789;top:1435;width:2520;height:2260;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsF8SwyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u0mTlBC7LcUi1IMHo94f2dckNPs2ZJ9p/PeuIHgcZuYbZrtf3KBmmkLv2UC6SkAR&#10;N9723Br4eH9+KEEFQbY4eCYD3xRgv7u92WJl/ZXfaK6lVRHCoUIDnchYaR2ajhyGlR+Jo3f2k0OJ&#10;cmq1nfAa4W7Q6yTZaIc9x4UOR3rqqLnUX87AsT3Um1lnUmTn40mKy+frS5Yac3+3HB5BCS3yH/5r&#10;n6yBvMzyoszTNfxeindA734AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbBfEsMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;"/>
+                      <v:group id="Group 9" o:spid="_x0000_s1033" style="position:absolute;left:12874;top:1479;width:2340;height:2160" coordorigin="12874,1479" coordsize="2340,2160" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqUCk0zAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6081qrTZ1FZG2eJCCf6D09sg+k2D2bchuk/jtXUHocZiZ3zDzZW8r0VLjS8ca1DAB&#10;QZw5U3Ku4Xj4HMxA+IBssHJMGi7kYbl4fJhjalzHO2r3IRcRwj5FDUUIdSqlzwqy6IeuJo7eyTUW&#10;Q5RNLk2DXYTbSo6S5FVaLDkuFFjTuqDsvP+zGr467FZj9dFuz6f15fcw+f7ZKtL6+alfvYMI1If/&#10;8L29MRqm45dkNFFvCm6X4h2QiysAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKlApNMwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
+                        <v:oval id="Oval 10" o:spid="_x0000_s1034" style="position:absolute;left:12874;top:1479;width:2340;height:2160;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9OS4HxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSsNA&#10;EL4LvsMygje7iWurjd2WYhHqwYOxvQ/ZaRKanQ3ZMY1v7wqCx/n+Z7WZfKdGGmIb2EI+y0ARV8G1&#10;XFs4fL7ePYGKguywC0wWvinCZn19tcLChQt/0FhKrVIIxwItNCJ9oXWsGvIYZ6EnTtwpDB4lnUOt&#10;3YCXFO47fZ9lC+2x5dTQYE8vDVXn8stb2NXbcjFqI3Nz2u1lfj6+v5nc2tubafsMSmiSf/Gfe+/S&#10;fLN8eMyXJjPw+1MCQK9/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP05LgfHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;"/>
+                        <v:shape id="Text Box 11" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:12984;top:2094;width:2160;height:1096;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7uU90ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfhf6H5RT6prvx1pq6SrEUfFJML9C3Q/aYhGbPhuzWxH/vCoKPw8x8wyzXva3FiVpfOdaQjBQI&#10;4tyZigsNX58fwxcQPiAbrB2ThjN5WK8eBktMjev4QKcsFCJC2KeooQyhSaX0eUkW/cg1xNE7utZi&#10;iLItpGmxi3Bby7FSc2mx4rhQYkObkvK/7N9q+N4df3+mal+821nTuV5Jtgup9dNj//YKIlAf7uFb&#10;e2s0jBO1eFYzNUng+in+Abm6AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHu5T3TKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+                          <v:textbox>
+                            <w:txbxContent>
+                              <w:p w14:paraId="1BCECA32" w14:textId="77777777" w:rsidR="0096670F" w:rsidRDefault="0096670F" w:rsidP="0096670F">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>Sigillo professionale del responsabile dell’autocontrollo</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="672F9A75" w14:textId="77777777" w:rsidR="0096670F" w:rsidRDefault="0096670F" w:rsidP="0096670F">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>(in originale)</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </v:textbox>
+                        </v:shape>
+                      </v:group>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00044B87">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BDA6DE1" wp14:editId="41B508D8">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>8473440</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>770890</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1600200" cy="1435100"/>
+                      <wp:effectExtent l="9525" t="6350" r="9525" b="6350"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1720460171" name="Gruppo 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1600200" cy="1435100"/>
+                                <a:chOff x="12789" y="1435"/>
+                                <a:chExt cx="2520" cy="2260"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="117360388" name="Oval 3"/>
+                              <wps:cNvSpPr>
+                                <a:spLocks noChangeArrowheads="1"/>
+                              </wps:cNvSpPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="12789" y="1435"/>
+                                  <a:ext cx="2520" cy="2260"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:round/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wpg:grpSp>
+                              <wpg:cNvPr id="820162858" name="Group 4"/>
+                              <wpg:cNvGrpSpPr>
+                                <a:grpSpLocks/>
+                              </wpg:cNvGrpSpPr>
+                              <wpg:grpSpPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="12874" y="1479"/>
+                                  <a:ext cx="2340" cy="2160"/>
+                                  <a:chOff x="12874" y="1479"/>
+                                  <a:chExt cx="2340" cy="2160"/>
+                                </a:xfrm>
+                              </wpg:grpSpPr>
+                              <wps:wsp>
+                                <wps:cNvPr id="652448384" name="Oval 5"/>
+                                <wps:cNvSpPr>
+                                  <a:spLocks noChangeArrowheads="1"/>
+                                </wps:cNvSpPr>
+                                <wps:spPr bwMode="auto">
+                                  <a:xfrm>
+                                    <a:off x="12874" y="1479"/>
+                                    <a:ext cx="2340" cy="2160"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="ellipse">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:solidFill>
+                                    <a:srgbClr val="FFFFFF"/>
+                                  </a:solidFill>
+                                  <a:ln w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:round/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                              <wps:wsp>
+                                <wps:cNvPr id="1894839572" name="Text Box 6"/>
+                                <wps:cNvSpPr txBox="1">
+                                  <a:spLocks noChangeArrowheads="1"/>
+                                </wps:cNvSpPr>
+                                <wps:spPr bwMode="auto">
+                                  <a:xfrm>
+                                    <a:off x="12984" y="2094"/>
+                                    <a:ext cx="2160" cy="1096"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:noFill/>
+                                  <a:ln>
+                                    <a:noFill/>
+                                  </a:ln>
+                                  <a:extLst>
+                                    <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                      <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                        <a:solidFill>
+                                          <a:srgbClr val="FFFFFF"/>
+                                        </a:solidFill>
+                                      </a14:hiddenFill>
+                                    </a:ext>
+                                    <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                      <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                        <a:solidFill>
+                                          <a:srgbClr val="000000"/>
+                                        </a:solidFill>
+                                        <a:miter lim="800000"/>
+                                        <a:headEnd/>
+                                        <a:tailEnd/>
+                                      </a14:hiddenLine>
+                                    </a:ext>
+                                  </a:extLst>
+                                </wps:spPr>
+                                <wps:txbx>
+                                  <w:txbxContent>
+                                    <w:p w14:paraId="3DADF2C7" w14:textId="77777777" w:rsidR="00044B87" w:rsidRDefault="00044B87" w:rsidP="00044B87">
+                                      <w:pPr>
+                                        <w:jc w:val="center"/>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                      </w:pPr>
+                                      <w:r>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                        <w:t>Sigillo professionale del responsabile dell’autocontrollo</w:t>
+                                      </w:r>
+                                    </w:p>
+                                    <w:p w14:paraId="55479F59" w14:textId="77777777" w:rsidR="00044B87" w:rsidRDefault="00044B87" w:rsidP="00044B87">
+                                      <w:pPr>
+                                        <w:jc w:val="center"/>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                      </w:pPr>
+                                      <w:r>
+                                        <w:rPr>
+                                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                          <w:b/>
+                                          <w:bCs/>
+                                          <w:sz w:val="16"/>
+                                        </w:rPr>
+                                        <w:t>(in originale)</w:t>
+                                      </w:r>
+                                    </w:p>
+                                  </w:txbxContent>
+                                </wps:txbx>
+                                <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                            </wpg:grpSp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="3BDA6DE1" id="Gruppo 1" o:spid="_x0000_s1036" style="position:absolute;margin-left:667.2pt;margin-top:60.7pt;width:126pt;height:113pt;z-index:251660288" coordorigin="12789,1435" coordsize="2520,2260" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF0LuRPgMAAH8LAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttunDAQfa/Uf7D83nBZ2AUUNkpzU6W2&#10;iZT0A7xgLirY1PYupF/fsWFZupukUto0qlQekMdjj2fOzBn7+KSrK7ShQpacxdg5sjGiLOFpyfIY&#10;f7m7fBdgJBVhKak4ozG+pxKfLN++OW6biLq84FVKBQIjTEZtE+NCqSayLJkUtCbyiDeUgTLjoiYK&#10;RJFbqSAtWK8ry7XtudVykTaCJ1RKmD3vlXhp7GcZTdR1lkmqUBVj8E2ZvzD/lf5by2MS5YI0RZkM&#10;bpBneFGTksGho6lzoghai/LAVF0mgkueqaOE1xbPsjKhJgaIxrH3orkSfN2YWPKozZsRJoB2D6dn&#10;m00+b65Ec9vciN57GH7kyVcJuFhtk0dTvZbzfjFatZ94Cvkka8VN4F0mam0CQkKdwfd+xJd2CiUw&#10;6cxtG5KGUQI6x5v5DggmA0kBadL7HHcRhBgN+q3yYjDg+u6w23XnZqtFov5k4+3gnc4+lJPcISZ/&#10;D7HbgjTUJEJqRG4EKlPw1VnM5vYsgBJnpAYwrjekQjPttD4fFm5xlT2oiPGzgrCcngrB24KSFPxy&#10;9HrwfrJBCxJS8kuUH0JrC/YTWJGoEVJdUV4jPYgxraqykTpCEpHNR6m0S7tVelryqkwvy6oygshX&#10;Z5VAEG+ML81nothbVjHUxjj0Xd9YftyEbb6HTAADWGpKRMN1MYwVKat+DF5WbMBPQ9ZDv+LpPcAn&#10;eM936E8wKLj4jlELXI+x/LYmgmJUfWCQgtDxPN0cjOD5C11kYqpZTTWEJWAqxgqjfnim+oaybkSZ&#10;F3CSY8Jl/BTIkZUGTJ3S3qvBWahO7evAqH64K60AusHcDfyxtEwrQF5fWz/TUjedP0Vbxw0W3kC/&#10;RahPI9FYUDMNkqauC0TudRPeHm5MipG3B1tfk7dz3/W8YBZAoBPe+j22ExpCNb8Ybw/RehzmEasd&#10;I//z9pV5+zeulyCEKg2hHW3r9E7XyHveoflerSLVwfS28bxc1YaaM7oB2KFpRZPmoFtCf6/boXHv&#10;8aoV8Cp76qphXN8zpvfo3k6iceLhbq+6VWcuZHcLy7/S/3ePFnMrmFeeuXmHF6l+Rk5ls2r3bl7+&#10;AAAA//8DAFBLAwQUAAYACAAAACEAxF238eEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF74L/YRnBm92kSWuJ2ZRS1FMRbAXxts1Ok9DsbMhuk/TfOz3p7T3m8eZ7+XqyrRiw940jBfEs&#10;AoFUOtNQpeDr8Pa0AuGDJqNbR6jgih7Wxf1drjPjRvrEYR8qwSXkM62gDqHLpPRljVb7meuQ+HZy&#10;vdWBbV9J0+uRy20r51G0lFY3xB9q3eG2xvK8v1gF76MeN0n8OuzOp+3157D4+N7FqNTjw7R5ARFw&#10;Cn9huOEzOhTMdHQXMl607JMkTTnLah6zuEUWqyWro4IkfU5BFrn8v6L4BQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEXQu5E+AwAAfwsAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAMRdt/HhAAAADQEAAA8AAAAAAAAAAAAAAAAAmAUAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACmBgAAAAA=&#10;">
+                      <v:oval id="Oval 3" o:spid="_x0000_s1037" style="position:absolute;left:12789;top:1435;width:2520;height:2260;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfwRmAxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8NA&#10;EL0L/Q/LFLzZTVwaS+y2FItQDx5M9T5kp0lodjZkxzT+e/cgeHy87+1+9r2aaIxdYAv5KgNFXAfX&#10;cWPh8/z6sAEVBdlhH5gs/FCE/W5xt8XShRt/0FRJo1IIxxIttCJDqXWsW/IYV2EgTtwljB4lwbHR&#10;bsRbCve9fsyyQnvsODW0ONBLS/W1+vYWjs2hKiZtZG0ux5Osr1/vbya39n45H55BCc3yL/5zn1ya&#10;nz+ZIjObtDldShj07hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfwRmAxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;"/>
+                      <v:group id="Group 4" o:spid="_x0000_s1038" style="position:absolute;left:12874;top:1479;width:2340;height:2160" coordorigin="12874,1479" coordsize="2340,2160" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChgy/1xwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrjTtBWldIwiosMsRPABMrtLc22LzU1pMm39+8lCcHk47+V6MLXoqHWVZQXxNAJBnFtd&#10;caHgetlPUhDOI2usLZOCJzlYrz5GS8y07flE3dkXIoSwy1BB6X2TSenykgy6qW2IA3e3rUEfYFtI&#10;3WIfwk0tkyhaSIMVh4YSG9qWlD/Of0bBd4/9ZhbvusPjvn3+XubH2yEmpcafw+YLhKfBv8Uv949W&#10;kCZRvEjSedgcLoU7IFf/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKGDL/XHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                        <v:oval id="Oval 5" o:spid="_x0000_s1039" style="position:absolute;left:12874;top:1479;width:2340;height:2160;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBn034ByQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;FMTvgt9heYI3u2nzhxC7LcUi1IMHo94f2dckNPs2ZJ9p/PauIHgcZuY3zHa/uEHNNIXes4H1KgFF&#10;3Hjbc2vg4/35oQQVBNni4JkMfFOA/e72ZouV9Vd+o7mWVkUIhwoNdCJjpXVoOnIYVn4kjt7ZTw4l&#10;yqnVdsJrhLtBb5Kk0A57jgsdjvTUUXOpv5yBY3uoi1mnkqfn40nyy+frS7o25v5uOTyCElrkP/zX&#10;PlkDRb7JsjItM/i9FO+A3v0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ9N+AckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;"/>
+                        <v:shape id="Text Box 6" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:12984;top:2094;width:2160;height:1096;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSfD5DyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/odlCt7qbn20SeoqohQ8tdRWobchOybB7GzIrib9926h4HG+9yxWva3FlVpfOdbwNFYgiHNn&#10;Ki40fH+9PSYgfEA2WDsmDb/kYbUcDhaYGdfxJ133oRAxhH2GGsoQmkxKn5dk0Y9dQxy5k2sthni2&#10;hTQtdjHc1nKi1LO0WHFsKLGhTUn5eX+xGg7vp5/jTH0UWztvOtcryTaVWo8e+vUriEB9uIv/3TsT&#10;5yfpLJmm85cJ/P0UAZDLGwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSfD5DyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+                          <v:textbox>
+                            <w:txbxContent>
+                              <w:p w14:paraId="3DADF2C7" w14:textId="77777777" w:rsidR="00044B87" w:rsidRDefault="00044B87" w:rsidP="00044B87">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>Sigillo professionale del responsabile dell’autocontrollo</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="55479F59" w14:textId="77777777" w:rsidR="00044B87" w:rsidRDefault="00044B87" w:rsidP="00044B87">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                    <w:b/>
+                                    <w:bCs/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>(in originale)</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </v:textbox>
+                        </v:shape>
+                      </v:group>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00EE2549">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2823BB9A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w14:paraId="31DA427F" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="331"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="pct"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="36212117" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nominativo del Gestore (o del Referente)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="2FFF3B69" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="pct"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="6D96ECA1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>n. di giornate effettuate per il campionamento del camino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="5200D340" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="04B51459" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w14:paraId="30AA7A23" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="pct"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="1D35C367" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Estremi autorizzativi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="329601EA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="886" w:type="pct"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="3FD42A07" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ora di inizio e fine delle operazioni nel/i giorno/i</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="495D14FA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="12FA8AC6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w14:paraId="60EB5D65" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="238"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="171C7100" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aut. n.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1221" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1220" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="3927D023" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...16 lines deleted...]
-            <w:tcW w:w="886" w:type="pct"/>
+          <w:p w14:paraId="47689EF7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="13A731D1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>tipo di autocontrollo (iniziale/periodico/unico)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="102EC85D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="6DC95C6B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w14:paraId="4398F933" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="373"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="pct"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="406AD484" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Denominazione del punto di emissione oggetto di verifica:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...16 lines deleted...]
-            <w:tcW w:w="886" w:type="pct"/>
+          <w:p w14:paraId="5D67AA36" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="6CF9C6C9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>scadenza prossimo autocontrollo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="454BFFCF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="0FA18C88" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w14:paraId="46A08848" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="232"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="pct"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="5E9CF16B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Denominazione fasi / macchinari con aspirazione attive collegati al punto di emissione:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...12 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="45E6722F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34B74686" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="76194729" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1716" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="42CBF0D9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eventuali note</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="24E37F8A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w14:paraId="3AF417D8" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="517"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="pct"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="17990002" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="63A21C00" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1716" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="5D190C95" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="25048F24" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="003A27CD" w14:paraId="01BAF222" w14:textId="77777777" w:rsidTr="003A27CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="194"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1211301D" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="003507B7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Provenienza effluenti:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386F933D" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="003507B7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73CDCC32" w14:textId="2ED3E601" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="003507B7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...51 lines deleted...]
-            <w:tcW w:w="986" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="391F8251" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1716" w:type="pct"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...50 lines deleted...]
-            <w:tcW w:w="108" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D7237D" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...17 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="40791F84" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A27CD" w14:paraId="372819A7" w14:textId="77777777" w:rsidTr="003A27CD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="546"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03E6AFCE" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...16 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w14:paraId="43F326A9" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1716" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="621EFD68" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="444" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EC5AB8" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="762" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6119D0" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>irma</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="003A27CD" w14:paraId="5D835161" w14:textId="77777777" w:rsidTr="003A27CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64776436" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...18 lines deleted...]
-            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534C6A05" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2922" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="358C2C11" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratori coinvolti </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A27CD" w14:paraId="6D631837" w14:textId="77777777" w:rsidTr="003A27CD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="643"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5545A249" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...18 lines deleted...]
-            <w:vMerge/>
+          <w:p w14:paraId="6B6FB8A9" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...16 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="380C2C0C" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Laboratori che hanno effettuato i campionamenti:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46029D8E" w14:textId="77777777" w:rsidR="003A27CD" w:rsidRDefault="003A27CD" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Denominazione/indirizzo/telefono/fax/e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w14:paraId="63A4187B" w14:textId="77777777" w:rsidTr="00B03ACA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="78"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="212F69F1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ente di controllo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33000A42" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2396594D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59EC91D9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Denominazione/indirizzo/telefono/fax/e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w14:paraId="078C4675" w14:textId="77777777" w:rsidTr="00B03ACA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="194"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="294C210B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...11 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Presenza dell'Ente di controllo durante i campionamenti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="689C6E39" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>F</w:t>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">si </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> □</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="543D68A2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E3E638" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C03C43E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w14:paraId="0C44D46A" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="243"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="pct"/>
-[...108 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1418" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...18 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B77B85E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="552" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          </w:tcPr>
+          <w:p w14:paraId="2AE8BB07" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5BBCF5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="036CCC70" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FEB9876" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w14:paraId="1843D85C" w14:textId="77777777" w:rsidTr="00B03ACA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="194"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4795AF90" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="547D04F9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Riportare eventuali osservazioni dell'Ente di controllo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B34A03E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CF457EC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14DDB3B5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w14:paraId="0B638426" w14:textId="77777777" w:rsidTr="00B03ACA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="238"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCFFE56" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5D1CEF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="222BC1AF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Laboratori d'analisi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B22DA5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(se diversi da quelli che hanno effettuato i campionamenti):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="658DC8F6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Denominazione/indirizzo/telefono/fax/e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w14:paraId="7A3ADDF2" w14:textId="77777777" w:rsidTr="00B03ACA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="271"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D1662C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13495A96" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0024F39A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A21CE2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w14:paraId="435935DB" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...16 lines deleted...]
-            <w:gridSpan w:val="6"/>
+          <w:p w14:paraId="3F617EF5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...15 lines deleted...]
-            <w:tcW w:w="108" w:type="pct"/>
+          <w:p w14:paraId="1A50422A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...17 lines deleted...]
-            <w:gridSpan w:val="9"/>
+          <w:p w14:paraId="140711D6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E440AA4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Denominazione/indirizzo/telefono/fax/e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w14:paraId="58C7E211" w14:textId="77777777" w:rsidTr="00B03ACA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="243"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5073EB33" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A12D8CD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1013D8B6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="646D8659" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w14:paraId="383A8AE0" w14:textId="77777777" w:rsidTr="00B03ACA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="95"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1970" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="073888EF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE9FBBD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="116B3D02" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1023CE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w14:paraId="31141B05" w14:textId="77777777" w:rsidTr="00C90360">
+        <w:trPr>
+          <w:trHeight w:val="246"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EE8293" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="003507B7" w:rsidRDefault="00EE2549" w:rsidP="003507B7">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CAMPIONAMENTO, ANALISI ED ESPRESSIONE DEI RISULTATI (rif. Manuale 158 UNICHIM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w14:paraId="530F435A" w14:textId="77777777" w:rsidTr="00F8499F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="165"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2483" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="6B5D4B95" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratori coinvolti </w:t>
+              <w:t>Criteri di campionamento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="752978E1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Caratteristiche del camino e parametri fisici dell'emissione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w14:paraId="0B90E235" w14:textId="77777777" w:rsidTr="00B03ACA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="65"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B97B807" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567BA056" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC2DB22" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Punto di emissione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515D83AA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Parametri fisici dell'emissione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w14:paraId="574A830A" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="pct"/>
-[...1 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...23 lines deleted...]
-            <w:gridSpan w:val="6"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5042CFBD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>livello di emissione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E286040" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Costante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0141E1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="353" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71492B47" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Variabile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="94" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0E3B21" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...45 lines deleted...]
-            <w:tcW w:w="886" w:type="pct"/>
+          <w:p w14:paraId="7FFF3009" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="restart"/>
-[...353 lines deleted...]
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...27 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w14:paraId="7BE2BB4F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>altezza dal piano campagna [m]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...139 lines deleted...]
-            <w:vMerge/>
+          <w:p w14:paraId="4438B139" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...18 lines deleted...]
-            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF3A45C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>temperatura media [°C]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...86 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F5304C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
-[...391 lines deleted...]
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w14:paraId="5ADFF775" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="pct"/>
-[...1 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-            <w:tcW w:w="108" w:type="pct"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6091EFA5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>andamento emissione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A3850D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Continuo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71342414" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="353" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="785903BB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Discontinuo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="94" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F10F81" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...15 lines deleted...]
-            <w:tcW w:w="886" w:type="pct"/>
+          <w:p w14:paraId="7FEC70FF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB7DC20" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>altezza del punto di prelievo [m]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24848A46" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...22 lines deleted...]
-            </w:r>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB96052" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>umidità [%V]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B0E8CD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00F8499F">
-[...484 lines deleted...]
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w14:paraId="43083825" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="5D252E6D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>livello di emissione</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:t>conduzione d'impianto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="7672ED27" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Costante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="3200DE0A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="6652FC9F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Variabile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="94" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="18B25B8C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="784" w:type="pct"/>
+            <w:tcW w:w="785" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="0D6EC009" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="6CC9D942" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001348BC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>altezza dal piano campagna [m]</w:t>
+              <w:t>direzione allo sbocco (vert / orizz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...15 lines deleted...]
-            <w:tcW w:w="911" w:type="pct"/>
+          <w:p w14:paraId="16A09777" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="29DF65A8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001348BC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>temperatura media [°C]</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="211" w:type="pct"/>
+              <w:t>ossigeno libero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sul secco</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [%V]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="7A4BA50F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w14:paraId="141CCD18" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="2D5EBB7C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>andamento emissione</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:t>marcia impianto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="264B47EF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Continuo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="31136508" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="5017A924" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Discontinuo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="94" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="36C09DA0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="784" w:type="pct"/>
+            <w:tcW w:w="785" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="166BCAE9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="40540092" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001348BC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>altezza del punto di prelievo [m]</w:t>
+              <w:t>Diametro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/lato x lato</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> camino al punto di prelievo [m]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...15 lines deleted...]
-            <w:tcW w:w="911" w:type="pct"/>
+          <w:p w14:paraId="71A6B628" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="23A7038F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001348BC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>umidità [%V]</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="211" w:type="pct"/>
+              <w:t>velocità lineare [m/s]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="5940557F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w14:paraId="3B607361" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF4D109" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>conduzione d'impianto</w:t>
-[...149 lines deleted...]
-            <w:vMerge/>
+              <w:t>classe di emissione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E040C67" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:pStyle w:val="Titolo3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5CA5DB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="353" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6953A59D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:pStyle w:val="Titolo3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="94" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="490556D2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="272" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE08782" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:pStyle w:val="Titolo3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBB8287" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="408B826F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:pStyle w:val="Titolo3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="74" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4317ACDF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E4FCAF6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001348BC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>direzione allo sbocco (vert / orizz)</w:t>
+              <w:t>sezione [m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...15 lines deleted...]
-            <w:tcW w:w="911" w:type="pct"/>
+          <w:p w14:paraId="562A4B68" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="2F9BC15B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001348BC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ossigeno libero</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> sul secco</w:t>
+              <w:t>portata autorizzata [Nm</w:t>
             </w:r>
             <w:r w:rsidRPr="001348BC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="211" w:type="pct"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/h]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="05557B1B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w14:paraId="6FBA932C" w14:textId="77777777" w:rsidTr="00B03ACA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E372F65" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>numero di campionamenti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...3 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p w14:paraId="262229C2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>marcia impianto</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:t>≥3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="07A8B8E5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="353" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC9CC41" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Continuo</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="90" w:type="pct"/>
+              <w:t>≥3per fase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="94" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EADDA1D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="272" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E957827" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>≥5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="472F6668" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00786F8A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>≥3per fase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="74" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="275BA6C0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="353" w:type="pct"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0218CE46" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N° bocchelli presenti nel piano di misura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAE0D17" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C38E94A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>portata umida</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/h]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5A7800" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00581EA8" w14:paraId="1E1CB749" w14:textId="77777777" w:rsidTr="00B03ACA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63ACE15D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>durata del campionamento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4E99A7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>≥30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="346998F3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="353" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="521D70BA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Discontinuo</w:t>
+              <w:t>≥30'</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="94" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="4E7A703A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="272" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A30470C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>≥30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3922795E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A96D519" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>durata fase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="74" w:type="pct"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="077A2B01" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D06FD8" w14:textId="79CE08B5" w:rsidR="00EE2549" w:rsidRPr="009341DA" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pressione barometrica [h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pa]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5FB14B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="006D54BA" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D54BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>portata norm. umida [Nm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D54BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D54BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>/h]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="212185F4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00FA22F8" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0047714E" w:rsidRPr="00FA22F8" w14:paraId="33C94FEE" w14:textId="77777777" w:rsidTr="0047714E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB03699" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="592B6592" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            <w:tcW w:w="1144" w:type="pct"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E471A5" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="353" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E8BE75" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="94" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DF3731" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="272" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73551E7A" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="237F19B2" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E098061" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="74" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8EE45A" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E634C87" w14:textId="18F7BE6F" w:rsidR="0047714E" w:rsidRPr="00D97140" w:rsidRDefault="0047714E" w:rsidP="00F55164">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tipo di impianto di abbattimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B43A3B8" w14:textId="18A649A0" w:rsidR="0047714E" w:rsidRPr="00D97140" w:rsidRDefault="0047714E" w:rsidP="00F55164">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...41 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="2CEC9E70" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...57 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="0C870B4D" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="00F55164" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="0047714E" w:rsidRPr="003205B5" w14:paraId="61AFA67C" w14:textId="77777777" w:rsidTr="0047714E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0C37D3" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tipo di campionamento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C675BD" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>casuale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="90" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="209FB691" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="353" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2BA986" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>casuale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="94" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68135324" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="272" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="486987A2" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>casuale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="108" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13853FD9" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EF342E" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>durata fase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="74" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B1CC6F" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="710B0217" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="001348BC" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FCA4C1" w14:textId="0058FDBE" w:rsidR="0047714E" w:rsidRPr="001348BC" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02493F35" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="001348BC" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">portata </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...22 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">norm. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>secc</w:t>
+            </w:r>
             <w:r>
-              <w:t>I</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="90" w:type="pct"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [Nm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001348BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/h]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...253 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...79 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0A857B" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="001348BC" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="003205B5" w:rsidTr="00F8499F">
+      <w:tr w:rsidR="0047714E" w:rsidRPr="003205B5" w14:paraId="57708F16" w14:textId="77777777" w:rsidTr="0047714E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="2A92DBFC" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>numero di campionamenti</w:t>
-[...8 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:t>periodo di osservazione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="5F0E0C77" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>≥3</w:t>
+              <w:t>qualsiasi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="90" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="39011ABB" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="7A6B482E" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>≥3per fase</w:t>
+              <w:t>durata fase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="94" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="00BCFB29" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="6CFBFD7A" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>≥5</w:t>
+              <w:t>qualsiasi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="1A382A42" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
-            <w:tcBorders>
-[...1567 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="77B9EB6F" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>durata fase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="94" w:type="pct"/>
+            <w:tcW w:w="74" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="3289E9C7" w14:textId="77777777" w:rsidR="0047714E" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="272" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-[...119 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3785233D" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="001348BC" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="698" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...14 lines deleted...]
-            <w:tcW w:w="911" w:type="pct"/>
+          <w:p w14:paraId="6FDA32DC" w14:textId="1640302E" w:rsidR="0047714E" w:rsidRPr="001348BC" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
-[...14 lines deleted...]
-            <w:tcW w:w="211" w:type="pct"/>
+          <w:p w14:paraId="20DE0B46" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="001348BC" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="001348BC" w:rsidRDefault="00EE2549" w:rsidP="00594CBC">
+          <w:p w14:paraId="01633EE5" w14:textId="77777777" w:rsidR="0047714E" w:rsidRPr="001348BC" w:rsidRDefault="0047714E" w:rsidP="00594CBC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00761A92">
+    <w:p w14:paraId="142E2C2B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00761A92">
       <w:pPr>
         <w:sectPr w:rsidR="00EE2549" w:rsidSect="00D0144E">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="even" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="227" w:right="567" w:bottom="227" w:left="567" w:header="57" w:footer="57" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:vAlign w:val="center"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15910" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5778"/>
         <w:gridCol w:w="1006"/>
         <w:gridCol w:w="781"/>
         <w:gridCol w:w="1314"/>
         <w:gridCol w:w="1031"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00CE336B" w:rsidTr="00A86BE4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00CE336B" w14:paraId="0AF4D11F" w14:textId="77777777" w:rsidTr="00A86BE4">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15910" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="0004479B" w:rsidRDefault="00EE2549" w:rsidP="00B13B0B">
+          <w:p w14:paraId="4A611F26" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="0004479B" w:rsidRDefault="00EE2549" w:rsidP="00B13B0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004479B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Report </w:t>
             </w:r>
             <w:r w:rsidRPr="0004479B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -7793,14690 +8128,15706 @@
               </w:smartTagPr>
               <w:r w:rsidRPr="0004479B">
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>la UNI EN</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="0004479B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO 16911-1,  UNI EN 15259, 13284-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="00156043">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="094C2744" w14:textId="77777777" w:rsidTr="00156043">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="6D073D58" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Composizione Gas:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="49C943D1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">O2:      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="493B83AA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1314" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="0B36E954" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>% v/v</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1031" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="54A1E374" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> CO2:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="619FABDC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="45910524" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> %v/v</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="677F1755" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Umidità</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="11AF0F3E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="03E87E91" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>% v/v</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="00156043">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="05404ED6" w14:textId="77777777" w:rsidTr="00156043">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="498B2415" w14:textId="643610AA" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Pressione Atmoferica:</w:t>
+              <w:t>Pressione Atmo</w:t>
+            </w:r>
+            <w:r w:rsidR="00A706EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C46FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ferica:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="79F4254C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patm:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="2647D57D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1314" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="2CD5E012" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mbar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="2401ED34" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cond.Meteocl.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="78F5B57C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="00A86BE4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="387E5EDC" w14:textId="77777777" w:rsidTr="00A86BE4">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="0F1D13BA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fattore di taratura Pitot:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="698A91F2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="040DE6C8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> Tipo Pitot:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1314" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00C4470E">
+          <w:p w14:paraId="245B2F6B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00C4470E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="5936EE84" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sezione prelievo :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="2B692535" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>orizzontale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="7BC52144" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>verticale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="549A24B0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="00A86BE4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="605190AF" w14:textId="77777777" w:rsidTr="00A86BE4">
         <w:trPr>
           <w:trHeight w:val="133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="6309FF7A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="119AD832" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="7C64A6B7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1314" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00C4470E">
+          <w:p w14:paraId="3C5CAF4B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00C4470E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="4ABDB0FA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="6A3B53C4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="01096418" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="00CB381F">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="152A246C" w14:textId="77777777" w:rsidTr="00CB381F">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12990" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="34286A9C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+          <w:p w14:paraId="0D8EAA3B" w14:textId="11370423" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Posizionamento sezione di prelievo (Rif.UNI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN ISO 16911-1/ UNI EN 15259</w:t>
             </w:r>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) 5 diametri idraulici a monte/2 diametri idraulici a valle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>da ostacoli (curve, ecc), 5 diametri dallo sbocco a camino  :</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
+              <w:t>da ostacoli (curve, ecc), 5 diametri dallo sbocco a camino:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35255ED1" w14:textId="06A677F4" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00B7024F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>presenza di dispositivi di raddrizzamento del flusso</w:t>
             </w:r>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> :</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
+          <w:p w14:paraId="75B35968" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
+          <w:p w14:paraId="7C79D0AE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="0039273E" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
+          <w:p w14:paraId="6847A49C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="0039273E" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
+          <w:p w14:paraId="1F82E930" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
+          <w:p w14:paraId="7C389B38" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="0039273E" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
+          <w:p w14:paraId="22A7A9CF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="0039273E" w:rsidRDefault="00EE2549" w:rsidP="008F5263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
+    <w:p w14:paraId="0CC3FBE2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
+    <w:p w14:paraId="55A2CCDD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nel caso in cui NON risulti rispettato il requisito dei diametri sopra riportato o la presa sia posta su un tratto orizzontale del condotto, ad esclusione dei camini a tiraggio naturale, riportare le seguenti valutazioni in accordo al punto 6.2.1, lettera c, della norma UNI EN 15259:2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D0144E" w:rsidRPr="008C46FF" w:rsidRDefault="00D0144E">
+    <w:p w14:paraId="619A2A3A" w14:textId="77777777" w:rsidR="00D0144E" w:rsidRPr="008C46FF" w:rsidRDefault="00D0144E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="43"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="453"/>
+        <w:gridCol w:w="44"/>
+        <w:gridCol w:w="2630"/>
+        <w:gridCol w:w="47"/>
+        <w:gridCol w:w="483"/>
+        <w:gridCol w:w="530"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="537"/>
+        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="452"/>
+        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="116"/>
+        <w:gridCol w:w="452"/>
+        <w:gridCol w:w="374"/>
+        <w:gridCol w:w="374"/>
+        <w:gridCol w:w="97"/>
         <w:gridCol w:w="377"/>
-        <w:gridCol w:w="377"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="1613"/>
+        <w:gridCol w:w="471"/>
+        <w:gridCol w:w="251"/>
+        <w:gridCol w:w="104"/>
+        <w:gridCol w:w="496"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="524"/>
+        <w:gridCol w:w="719"/>
+        <w:gridCol w:w="502"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="888"/>
+        <w:gridCol w:w="584"/>
+        <w:gridCol w:w="835"/>
+        <w:gridCol w:w="1595"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="01390C0C" w14:textId="77777777" w:rsidTr="004913A8">
         <w:trPr>
           <w:gridAfter w:val="7"/>
           <w:wAfter w:w="1812" w:type="pct"/>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1798" w:type="pct"/>
+            <w:tcW w:w="1797" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00EB682E">
+          <w:p w14:paraId="7252DB25" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00EB682E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bocchello di misura n</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>°…. :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="pct"/>
+            <w:tcW w:w="1391" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00EB682E">
+          <w:p w14:paraId="6FADFFBE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidRDefault="00EE2549" w:rsidP="00EB682E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C46FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ora inizio misure:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="7222F1B7" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="048FCAC1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Affondamento (i) nr.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="1B620FE7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="1C08E253" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="1BDF56B2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="620D9FE6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="3FBC29B6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="30990389" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="79295F21" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="43337651" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="284EC8AF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00B16AFB">
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:t>..........</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:t>12+4/m</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="7175B172" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Media &lt;x</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549" w:rsidP="00FF747A">
+          <w:p w14:paraId="4B255461" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549" w:rsidP="00FF747A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condizione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="00C34721">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="34B1245F" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549" w:rsidP="00EB682E">
+          <w:p w14:paraId="419FE993" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549" w:rsidP="00EB682E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="2ED07C0D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
-[...3 lines deleted...]
-            <w:tcW w:w="296" w:type="pct"/>
+          <w:p w14:paraId="0F33DBC9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
-[...3 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+          <w:p w14:paraId="5383786C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="75AFAF3B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="6FE26F21" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="5CCE3933" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="6E754F3D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="256DBEB7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="7E3A2727" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="004E2264" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="17FCF79C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="004E2264" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="004E2264" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="5EB3D9A3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="004E2264" w:rsidRDefault="00EE2549"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w14:paraId="446BE581" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="0ACD2868" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Angolo flusso gassoso rispetto asse del condotto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="154" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="7B93D3BA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="169" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="712E7E61" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="1FB33A2A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="39CB1887" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="3F78C085" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="167E811D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="148" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="0E2C045D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B01A8F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="119" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="03F7B153" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="505A7AAB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="120" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="3A20D0D5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="17F845A3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="2A9431EB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="158" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="124BC496" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="7FC17B84" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="167" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="3CAC6CAA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="229" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="3DD19D62" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="2D8F9A76" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545"/>
+          <w:p w14:paraId="79255CE2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="296936E6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt; 15°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w14:paraId="25B099B9" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="7A50586E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flusso negativo locale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="154" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="775D7A9B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="169" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="583575E2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="15F83665" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="6E4B8B9E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="63381ED0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B02F97C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="148" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="3C2A07C7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33792F57" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="119" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="4B19F279" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="3D77EBF1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="120" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="3CA34A2D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="5F618114" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="3AA1C936" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="158" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="6BB0FA80" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="7F86F130" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="167" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="76DFC5D4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="229" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="01B55EEA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="2606E517" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545"/>
+          <w:p w14:paraId="718F7208" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00342681" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="2716831C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00342681" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342681">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="36D0403A" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="03060BCD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pa</w:t>
             </w:r>
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="19FF76CA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
-[...3 lines deleted...]
-            <w:tcW w:w="296" w:type="pct"/>
+          <w:p w14:paraId="787CE984" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
-[...3 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+          <w:p w14:paraId="6B175E64" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="7A8D22D4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="137E0CA4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="65B79929" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="4F7BB2D4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="57884F4C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="2357001C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="5BAC026B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B13B0B" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
+          <w:p w14:paraId="70E5B150" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B13B0B" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="1BC50BF5" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="6E3CB5C7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">T </w:t>
             </w:r>
             <w:r w:rsidRPr="00B913B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[°</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B913B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="2A1682CA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
-[...3 lines deleted...]
-            <w:tcW w:w="296" w:type="pct"/>
+          <w:p w14:paraId="3CA43DA6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
-[...3 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+          <w:p w14:paraId="03DDE0FA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="720C77DC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="635F3718" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="56D17D71" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="3DC63D34" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="7926D5F8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="61EB8261" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="22F5A3AC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B13B0B" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
+          <w:p w14:paraId="4494CE8F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B13B0B" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="62212827" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="71687ED5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>v [m/sec]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="50D6A07F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="54D8105C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="7FF88CA8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
-[...3 lines deleted...]
-            <w:tcW w:w="296" w:type="pct"/>
+          <w:p w14:paraId="7D39172B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
-[...3 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+          <w:p w14:paraId="123ABC7E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="725DE897" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="17B0D940" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="768B3168" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="54F355B8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="162C6643" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="405BD9D4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="1EC06A6B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="004E2264">
+          <w:p w14:paraId="56BF3A86" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="004E2264">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rapporto</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="004E2264">
+          <w:p w14:paraId="0135149B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="004E2264">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> v max/v min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
+          <w:p w14:paraId="6C641D54" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>v max</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> /v min</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
+          <w:p w14:paraId="57C600FF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; 3:1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="5C1BF1EE" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
+          <w:p w14:paraId="2D0E4120" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="16E5441E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
-[...3 lines deleted...]
-            <w:tcW w:w="296" w:type="pct"/>
+          <w:p w14:paraId="7472DE0E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
-[...3 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+          <w:p w14:paraId="75BDB0E6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="09386477" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="5372D4EA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="775EEADF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="0F65735D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="42075E1F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="2FB2B2F7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
+          <w:p w14:paraId="75887030" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF6E83" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
+          <w:p w14:paraId="0E44E610" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF6E83" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF6E83" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
+          <w:p w14:paraId="043ABAC6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF6E83" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w14:paraId="6720640C" w14:textId="77777777" w:rsidTr="004913A8">
         <w:trPr>
           <w:gridAfter w:val="7"/>
           <w:wAfter w:w="1812" w:type="pct"/>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1798" w:type="pct"/>
+            <w:tcW w:w="1797" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="371D138C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bocchello di misura n°…. : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="pct"/>
+            <w:tcW w:w="1391" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="7183C4C3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ora inizio misure:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="008C46FF" w14:paraId="6BD789F8" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="60AB2043" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Affondamento (i) nr.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="20018681" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="7591C65F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="296" w:type="pct"/>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="74741D99" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="pct"/>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="25A076C9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="17F9CEC5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="657E158F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="310DFF6B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="010C7801" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="56646074" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00B16AFB" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00B16AFB">
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:t>…….</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:t>+4/m</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16AFB">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="63D534C8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Media &lt;x</w:t>
             </w:r>
             <w:r w:rsidRPr="00B913B4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00103A87">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549" w:rsidP="00FF747A">
+          <w:p w14:paraId="0556BE84" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00103A87" w:rsidRDefault="00EE2549" w:rsidP="00FF747A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Condizione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w14:paraId="306B824A" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="46D4DBE4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="6F0489C6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
-[...3 lines deleted...]
-            <w:tcW w:w="296" w:type="pct"/>
+          <w:p w14:paraId="1C2669DE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
-[...3 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+          <w:p w14:paraId="08B823B9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="1B3F1AEB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="5EF87160" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="7C225F11" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="4DA5FE4B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="74196B78" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="0E3CCDD6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="4DB14C4E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="25C923B4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidTr="00C34721">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w14:paraId="2E4082BB" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="277218D1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Angolo flusso gassoso rispetto asse del condotto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="154" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="5F2ECBC9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="169" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="214CD143" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="1B04B8C1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="1F308D8C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="24B2E7A3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6D1F65" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="148" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="3B5A54F6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137A312B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="119" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="51BD0341" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="5B32BD23" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="120" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="448ED077" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="35E03C86" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="767EAB9B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="158" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="748A4BB9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="7887E021" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="167" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="0FAE4FCC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="229" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="2D37F7B0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
+          <w:p w14:paraId="5725E5B7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="002F4D64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="63EA81F5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
+          <w:p w14:paraId="36888419" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt; 15°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w14:paraId="493C46C2" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="7BE41CFE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flusso negativo locale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="154" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="79392D0A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="169" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="2181C0B6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="140" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="09CAC523" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="171" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="42F979F9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="153" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="77C93060" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C51DACB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="148" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="6B438AC4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="143" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+            <w:tcW w:w="144" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="192F6622" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="119" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="4A6DF39A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="77273F32" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="120" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="37B062B7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="150" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="04C7E292" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="034BB796" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="158" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="0ACE9FFB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="33DC134A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="167" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="1CDCC3B6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="229" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="5C4CCC6F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="094BA012" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545"/>
+          <w:p w14:paraId="35489753" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00932545"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00342681" w:rsidRDefault="00EE2549" w:rsidP="00932545">
+          <w:p w14:paraId="3CE21B40" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00342681" w:rsidRDefault="00EE2549" w:rsidP="00932545">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342681">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w14:paraId="47534BCD" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="28735885" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P [Pa]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="6C17AA33" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
-[...3 lines deleted...]
-            <w:tcW w:w="296" w:type="pct"/>
+          <w:p w14:paraId="62E95618" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
-[...3 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+          <w:p w14:paraId="2C98C264" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="7B6650D7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="1F383222" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="49E7F6BA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="62F11622" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="55EB0B04" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="35126B2D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="1EA66535" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
+          <w:p w14:paraId="70855D25" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w14:paraId="40E20B7E" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="618FDEF2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">T </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[°</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="6768E432" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
-[...3 lines deleted...]
-            <w:tcW w:w="296" w:type="pct"/>
+          <w:p w14:paraId="3E073CCA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
-[...3 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+          <w:p w14:paraId="36B3D711" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="2C4E7E2B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="5A4B0D0A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="0C40152C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="1178F8FA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="68F446F0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="7E526742" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="3A505BC4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
+          <w:p w14:paraId="37DD53BB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="00AE5EF4">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w14:paraId="216FE717" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="3ADFC374" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3080">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>v [m/sec]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="355A1B73" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
-[...3 lines deleted...]
-            <w:tcW w:w="296" w:type="pct"/>
+          <w:p w14:paraId="5CDBCA3D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
-[...3 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+          <w:p w14:paraId="76EA8097" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="1D54196B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="3E5FDB63" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="7E7043AC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="33E10E1A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="5BE6D595" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="419CA2AD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="31198FC1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
+          <w:p w14:paraId="3CACAED6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F31E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rapporto</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="008F31E0" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
+          <w:p w14:paraId="47BC2BC5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="008F31E0" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F31E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v max</w:t>
             </w:r>
             <w:r w:rsidRPr="008F31E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
+          <w:p w14:paraId="18E81137" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">v </w:t>
             </w:r>
             <w:r w:rsidRPr="005528F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>max/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">v </w:t>
             </w:r>
             <w:r w:rsidRPr="005528F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>min</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00CC2597" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
+          <w:p w14:paraId="19E92CFF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00CC2597" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005528F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt; 3:1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w:rsidRPr="00AF3080" w14:paraId="1D69559F" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="pct"/>
+            <w:tcW w:w="867" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
+          <w:p w14:paraId="5D011686" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="323" w:type="pct"/>
+            <w:tcW w:w="322" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="0DCA033A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="311" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
-[...3 lines deleted...]
-            <w:tcW w:w="296" w:type="pct"/>
+          <w:p w14:paraId="19EA74CE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="297" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
-[...3 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+          <w:p w14:paraId="528FC72B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="70D8AFA2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="269" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="43D6D316" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="236CC8F0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="1F655FC7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="0F181ECD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="2B625938" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
+          <w:p w14:paraId="77057C67" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00AF3080" w:rsidRDefault="00EE2549" w:rsidP="005455D1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
+          <w:p w14:paraId="28826B10" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
+          <w:p w14:paraId="2E52112A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00CC2597">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="2BB6E85E" w14:textId="77777777" w:rsidTr="001351F4">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:trHeight w:val="247"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4986" w:type="pct"/>
             <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="969696" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6D0674AC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:pStyle w:val="Titolo1"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>MISURA DEI LIVELLI DI EMISSIONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="12D98547" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="402"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="pct"/>
+            <w:tcW w:w="1007" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="22FD179F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="627FEE73" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inquinante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="60EB9AC0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="499CA3F2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inquinante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="194A5FD8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="554BAEA5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inquinante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5377CD3A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="36090961" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inquinante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="13B9A9E1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="54B6D5D5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inquinante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="053635F5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0BC0A8DC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tarature </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="791AC3E1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(qualora siano state adottate tecniche di analisi diretta a camino)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00C92135">
+      <w:tr w:rsidR="00EE2549" w14:paraId="2B27EE33" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3DDAB60E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>orario camp. o durata (min)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0A8718F2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>metodo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7BD4B7EE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="2AA11242" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="00463DEE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="21C27FAC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3DA8A368" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="09919E4F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3272E1CA" w14:textId="739127C6" w:rsidR="00EE2549" w:rsidRDefault="001E4CF7" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>tipo di miscela di gas</w:t>
+              <w:t>concentrazione dei singoli componenti presenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7C4CD8D9" w14:textId="345183B3" w:rsidR="00EE2549" w:rsidRDefault="001E4CF7" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>concentrazione dei singoli componenti presenti</w:t>
+              <w:t>Derive strumentali misurate in campo</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB3270">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00E76FA8">
+      <w:tr w:rsidR="00EE2549" w14:paraId="3F9F3F60" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="35E9EDA0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001348BC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>flusso di campionamento [l/min]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6A4DD775" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="474F9685" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="534E3F30" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7BDAEA3A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="1858B273" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="1DC2B787" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="52077009" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inquinante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0261F9BE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="03B693CB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0E5074D8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00E76FA8">
+      <w:tr w:rsidR="00EE2549" w14:paraId="5B989A84" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="271"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5B4F2A51" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Diametro interno ugello polveri (mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="07173EE5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="21D48606" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00664FCD">
+          <w:p w14:paraId="71265BCF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00664FCD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00664FCD">
+          <w:p w14:paraId="679D06EA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00664FCD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0E1F1C72" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5A93084C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="55B21F01" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="2D5C4993" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inquinante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="487F4892" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="560FDD68" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="39ADCCDA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00D958EC">
+      <w:tr w:rsidR="00EE2549" w14:paraId="0562D20E" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="086C9332" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Diametro filtro polveri (mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="4857A574" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="65732722" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0DB134F2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6248E979" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="2231C4B0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6A5365D5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="1C768AAD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0AB2D0B7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="08FDA2FF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00D958EC">
+      <w:tr w:rsidR="00EE2549" w14:paraId="6367318E" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3B210627" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tipologia filtro polveri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7CF5E04E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7FAAFDE1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5DDA9028" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="24D92C45" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3A840F76" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7751E4C6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="1BC28801" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="10E83C73" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3863B017" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00E76FA8">
+      <w:tr w:rsidR="00EE2549" w14:paraId="1690BC07" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="329"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="08E4EE34" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">eventuale marca e matricola degli analizzatori impiegati </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5192FDA8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0F19FBCA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="72DD1B1E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="27664A95" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="1A47F333" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5549A06D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="049C5895" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inquinante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7CFEFD94" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5D531279" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="56F88199" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00E76FA8">
+      <w:tr w:rsidR="00EE2549" w14:paraId="67E71B8D" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="254"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="498A0C2B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>data effettuazione ultima taratura</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5001AD3B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6B5F8194" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="49FB001A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3D3FD0AB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="54350730" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="116198D4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6830AF11" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inquinante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="2EB905E7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0B2449E2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0A332A36" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00E76FA8">
+      <w:tr w:rsidR="00EE2549" w14:paraId="2A7370BA" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...15 lines deleted...]
-            <w:tcW w:w="170" w:type="pct"/>
+          <w:p w14:paraId="2818EA6F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5EE6619D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="473BB434" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="587D0582" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="4F49252A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="4423AD66" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="27C00689" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="389" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0CC77F81" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>inquinante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5C732126" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="47CB8BDE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="66C18E0D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00E76FA8">
+      <w:tr w:rsidR="00EE2549" w14:paraId="1C70EAD8" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="29B8478B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>metodica analitica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="1D9D6D46" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3B75DEBC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="33EEB700" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="67EF59A2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="644E8580" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="33645DB0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="2C6AE8C7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00C34721">
+      <w:tr w:rsidR="00EE2549" w14:paraId="6CB8AE53" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="99"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...15 lines deleted...]
-            <w:tcW w:w="170" w:type="pct"/>
+          <w:p w14:paraId="32EE1E10" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="74040B20" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5A2BB71F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="407" w:type="pct"/>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5A1CFAB3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="24CA8816" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="08D36C6B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="31F2EFBB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="4FE3AEE0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grafici di eventuali parametri con misure in continuo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="47EB28A7" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="04049606" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>limite di rivelabilità</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3EFC1F00" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="693E0D07" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="0C86B112" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="2643A5C1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0C3AA905" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="4172D85E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="C0C0C0" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6DE366C9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00E76FA8">
+      <w:tr w:rsidR="00EE2549" w14:paraId="1E1EC2E0" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="194"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...15 lines deleted...]
-            <w:tcW w:w="170" w:type="pct"/>
+          <w:p w14:paraId="23835D6B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="01A3A80B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="7E725D1F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="046B7823" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="29EC77C3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6FBB2B49" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7A78793D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7AD024C0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="07AE10DC" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="194"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="1D26DF39" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>conc. prima prova (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="774E4AFF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>campionamenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="11A008CF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="437E9D87" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6B6E23F3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7B660E4B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="153F5E8A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3B1AA162" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="7EDD97EE" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...15 lines deleted...]
-            <w:tcW w:w="170" w:type="pct"/>
+          <w:p w14:paraId="3BC97CBF" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3BC38766" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="572E2FFE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="21F3F83F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="27873B9D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0A06CEC1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="423677FD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3EA5EF64" w14:textId="07C276A9" w:rsidR="00EE2549" w:rsidRPr="009A4C27" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="440B98B2" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="161A860A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>conc. seconda prova (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="1294FBC9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="788C12CD" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="30BA38F0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="73270967" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3BA0B9CA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="20046083" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="62F74B2B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="70AAD99F" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="139"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...15 lines deleted...]
-            <w:tcW w:w="170" w:type="pct"/>
+          <w:p w14:paraId="0BEDC9F8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="3C69F8C0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="4878A66E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="5795AB24" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="23D37479" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="02280B1F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="553F4A79" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7818F639" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="1390984B" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="656B9EC6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>conc. terza prova (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="6CB6EF10" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="40FE308C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="72994EE3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7E74471B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="4DD8E5B2" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="14F0C67E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="73FB87AB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="6565ABB6" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="111"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...15 lines deleted...]
-            <w:tcW w:w="170" w:type="pct"/>
+          <w:p w14:paraId="2D2F41C0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="08FA27B0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="7FD1429B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="19F532F1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6EAFFA20" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="701B8EC4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6C40D9D4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0EF19820" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="29CD4F22" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="087945C7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>conc. quarta prova (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="2F76A2E9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="75548049" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="45CA60D6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7FF1D65E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7BB9D22D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="22C0F645" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5FB47A86" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00E76FA8">
+      <w:tr w:rsidR="00EE2549" w14:paraId="5B90A899" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="187"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...15 lines deleted...]
-            <w:tcW w:w="170" w:type="pct"/>
+          <w:p w14:paraId="446186C5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="6C7C0EFA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="6E577DBC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="2D7F8B4F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="111032D7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="357B0D1E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="4CB2F56A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="087DC239" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="32D308BE" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="57A0CFA5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>conc. quinta prova (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="4F4AD385" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="04A16259" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="3E469951" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="35749FFA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="562A14B5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="27694A42" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0D528C0A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="00E76FA8">
+      <w:tr w:rsidR="00EE2549" w14:paraId="1F5E70F1" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...15 lines deleted...]
-            <w:tcW w:w="170" w:type="pct"/>
+          <w:p w14:paraId="650321D6" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="4435ED27" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="63D7C5E9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="67D06631" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="40ED4AE1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6A5E74D9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="44B5A43D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="076A9839" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="7C35DFB6" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="051F83CE" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>livello di emissione medio (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ē</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="2510166F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>analisi dei dati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="75395452" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="3364D03E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3D959724" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="2ED417E5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="19A5818A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7D673A56" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conclusioni / eventuali considerazioni del responsabile dell’autocontrollo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="2607CE32" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="302"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="39D44DAB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>flusso di massa (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ē · Q</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="20B4590A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="41C885C9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="44C14FDA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="4721443F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="62440DDC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="67D49D1E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="629C6CD3" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="0C753D45" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="358"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="147E0B17" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>deviazione standard (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="427C2A4D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="306FA79C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="467DEB21" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="67B23A8F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3B7D7D88" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="58458E5D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7F737C51" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="0BEC5290" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="08BC2DB4" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>coeff. di variazione (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s / Ē</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="3631F742" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="35E7608A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="086F6581" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3495B166" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="6DC35DFC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7AF974C5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="4F019CE1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="4FDF3AB9" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0428043B" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>livello emissivo (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ē + s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="480" w:type="pct"/>
+          <w:p w14:paraId="0E36FB77" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="6E59C843" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="0564AFD9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="02BAD4E7" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="548656D1" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="40BD72E9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3EEE1D1A" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="2C7FB5E9" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="41DCA199" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>flusso di massa [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Q · (Ē+s)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>] **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="483054FB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="0138F854" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="019B6B83" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="42782E86" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="179D96EB" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="13B38480" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="68EECEC8" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="2AE3FBF0" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="357"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="3A726AA9" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>concentrazione autorizzata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="5272A604" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="1357D261" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="2B2E8E6F" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="341AFED5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0AAF084D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="77DE1A0E" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="1E9A921C" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="73BE871A" w14:textId="77777777" w:rsidTr="004913A8">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="358"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="0744EFC5" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>flusso di massa autorizzato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="170" w:type="pct"/>
+            <w:tcW w:w="169" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="7AAF1A46" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="407" w:type="pct"/>
+          <w:p w14:paraId="2A8FFB19" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
-[...16 lines deleted...]
-            <w:tcW w:w="418" w:type="pct"/>
+          <w:p w14:paraId="70A0B7BC" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="419" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="60B59657" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="315568F0" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="34A79728" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
+          <w:p w14:paraId="1C5E9673" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00DD179C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
+      <w:tr w:rsidR="00EE2549" w14:paraId="68AE1BC4" w14:textId="77777777" w:rsidTr="001351F4">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblCellMar>
             <w:left w:w="30" w:type="dxa"/>
             <w:right w:w="30" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="14" w:type="pct"/>
           <w:cantSplit/>
           <w:trHeight w:val="358"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4986" w:type="pct"/>
             <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00876DE8">
+          <w:p w14:paraId="6F51DBAA" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00876DE8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">è necessario fornire tale indicazione </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>qualora le metodiche analitiche consentano di poter scegliere fra più principi di misura.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00876DE8">
+          <w:p w14:paraId="32650644" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00876DE8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>* valore in concentrazione così come previsto dal provv. autorizzativo   ** prodotto da effettuarsi tra grandezze coerenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00CE336B" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="16271" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="30" w:type="dxa"/>
+          <w:right w:w="30" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9143"/>
+        <w:gridCol w:w="7128"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0021248D" w14:paraId="55DA3CE3" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:trHeight w:val="233"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="29"/>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="solid" w:color="969696" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00CE336B" w:rsidRDefault="00EE2549" w:rsidP="00CE336B">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1FD552E7" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">INFORMAZIONI DA FORNIRSI A CURA DEL GESTORE DELL’IMPIANTO </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="3A9B854D" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="solid" w:color="C0C0C0" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305EA98E" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:pStyle w:val="Titolo4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>DATI DELL’IMPRESA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="651C09E4" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="394"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9143" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B55B735" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE336B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ragione sociale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7128" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22625D19" w14:textId="12761BCE" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="564BB3BE" wp14:editId="3AEC333A">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>27940</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>74930</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="4458970" cy="1244600"/>
+                      <wp:effectExtent l="12700" t="13970" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1252536287" name="Gruppo 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4458970" cy="1244600"/>
+                                <a:chOff x="9535" y="2340"/>
+                                <a:chExt cx="7022" cy="1960"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="392755633" name="Rectangle 8"/>
+                              <wps:cNvSpPr>
+                                <a:spLocks noChangeArrowheads="1"/>
+                              </wps:cNvSpPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="9535" y="2340"/>
+                                  <a:ext cx="6795" cy="1845"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="1025025081" name="Text Box 9"/>
+                              <wps:cNvSpPr txBox="1">
+                                <a:spLocks noChangeArrowheads="1"/>
+                              </wps:cNvSpPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="12777" y="3784"/>
+                                  <a:ext cx="3780" cy="516"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                                <a:extLst>
+                                  <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                    <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                      <a:solidFill>
+                                        <a:srgbClr val="FFFFFF"/>
+                                      </a:solidFill>
+                                    </a14:hiddenFill>
+                                  </a:ext>
+                                  <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                    <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                      <a:solidFill>
+                                        <a:srgbClr val="000000"/>
+                                      </a:solidFill>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a14:hiddenLine>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="313B658D" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D">
+                                    <w:pPr>
+                                      <w:pStyle w:val="Titolo5"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:t>Timbro dell’Impresa</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="972023284" name="Text Box 10"/>
+                              <wps:cNvSpPr txBox="1">
+                                <a:spLocks noChangeArrowheads="1"/>
+                              </wps:cNvSpPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="9537" y="2395"/>
+                                  <a:ext cx="3780" cy="1800"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                                <a:extLst>
+                                  <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                    <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                      <a:solidFill>
+                                        <a:srgbClr val="FFFFFF"/>
+                                      </a:solidFill>
+                                    </a14:hiddenFill>
+                                  </a:ext>
+                                  <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                    <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                      <a:solidFill>
+                                        <a:srgbClr val="000000"/>
+                                      </a:solidFill>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a14:hiddenLine>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="4EB3B0C8" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D">
+                                    <w:pPr>
+                                      <w:pStyle w:val="Titolo5"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:t>Data</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w14:paraId="5E91CB56" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D">
+                                    <w:pPr>
+                                      <w:pStyle w:val="Titolo5"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                  </w:p>
+                                  <w:p w14:paraId="1A32848D" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D"/>
+                                  <w:p w14:paraId="1F13D4B0" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D"/>
+                                  <w:p w14:paraId="56D33802" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D">
+                                    <w:pPr>
+                                      <w:pStyle w:val="Titolo5"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:t>Firma del Gestore dell’impianto</w:t>
+                                    </w:r>
+                                  </w:p>
+                                  <w:p w14:paraId="001876ED" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D"/>
+                                  <w:p w14:paraId="45971F8A" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D"/>
+                                  <w:p w14:paraId="51A1C8E0" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D"/>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="1210439824" name="Line 11"/>
+                              <wps:cNvCnPr>
+                                <a:cxnSpLocks noChangeShapeType="1"/>
+                              </wps:cNvCnPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="9717" y="4015"/>
+                                  <a:ext cx="2880" cy="0"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="line">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:round/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a:ln>
+                                <a:extLst>
+                                  <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                    <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                      <a:noFill/>
+                                    </a14:hiddenFill>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:spPr>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="1043319137" name="Line 12"/>
+                              <wps:cNvCnPr>
+                                <a:cxnSpLocks noChangeShapeType="1"/>
+                              </wps:cNvCnPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="9717" y="3115"/>
+                                  <a:ext cx="2880" cy="0"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="line">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:round/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a:ln>
+                                <a:extLst>
+                                  <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                    <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                      <a:noFill/>
+                                    </a14:hiddenFill>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:spPr>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="1817342922" name="Line 13"/>
+                              <wps:cNvCnPr>
+                                <a:cxnSpLocks noChangeShapeType="1"/>
+                              </wps:cNvCnPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="12957" y="2380"/>
+                                  <a:ext cx="0" cy="1800"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="line">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:round/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a:ln>
+                                <a:extLst>
+                                  <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                    <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                      <a:noFill/>
+                                    </a14:hiddenFill>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:spPr>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="564BB3BE" id="_x0000_s1041" style="position:absolute;margin-left:2.2pt;margin-top:5.9pt;width:351.1pt;height:98pt;z-index:251659264" coordorigin="9535,2340" coordsize="7022,1960" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjwNXctgMAAMEPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu3DYQfS+QfyD4Xq9ISasLLAepExsF&#10;3DZonA/gStQFkUiV5Fpyvr5D6uK169RNjGxQwIuFQHLI4fDMmRny9PXYteiGK91IkWFy4mHERS6L&#10;RlQZ/nh98XOMkTZMFKyVgmf4lmv8+uzVT6dDn3Iqa9kWXCFQInQ69BmujenTzUbnNe+YPpE9FyAs&#10;peqYga6qNoViA2jv2g31vO1mkKrolcy51jD6dhLiM6e/LHlu/ihLzQ1qMwy2GfdV7ruz383ZKUsr&#10;xfq6yWcz2DdY0bFGwKarqrfMMLRXzT9UdU2upJalOcllt5Fl2eTcnQFOQ7wHp7lUct+7s1TpUPUr&#10;TADtA5y+WW3++82l6j/079VkPTSvZP5JAy6boa/SQ7ntV9NktBt+kwX4k+2NdAcfS9VZFXAkNDp8&#10;b1d8+WhQDoNBEMZJBG7IQUZoEGy92QN5DW6y65LQDzECMfWDVfZuXh95lM6Lk62Tblg6beyMnY2z&#10;zgc26TvA9PMA+1Cznjs/aAvIe4WaIsN+QqMw3Po+RoJ1gMWfwDYmqpaj2PLKGgGzF2z1BCwS8ryG&#10;WfyNUnKoOSvAOGLnwxEOFtiOBrc8ifQjiC14b6MEwHRgx0Ho9ljwYmmvtLnkskO2kWEFxjtHspsr&#10;baw5d1OsX7Vsm+KiaVvXUdXuvFXohkFYXbjfrP3etFagwbqUhk7zPZk+VOG532MqusZAfmibLsPx&#10;OomlFrd3ogAzWWpY005tMLkVM5AWu8kHO1ncAo5KTsEPyQoatVSfMRog8DOs/9ozxTFqfxXgi4QE&#10;wDxkXCcIIwoddSjZHUqYyEFVhg1GU/PcTNll36umqmEn4s4u5BuIlLJxyFrfTlbNxgJXj0Ra4tHQ&#10;/mOysPbasuUXOaLE4n/AQWRGGF4O8L3oS2gURS7i/SgOrAksXfgLI3OyCMl2ZseSZ76SvkJa7jrt&#10;liIsXQceJ40Zd+MU5QsqLzQ6yH0JhAX1KThszn0ri4jLy0enEWTBiUXUh5z3BRYRSCE/iEaO2Xdx&#10;/5KNXHARSrzAT2K68uiqERwRVw9nDp2L6W6Sj2K+m6wl1NXl69seau+9Cjotsev/WwWNyMSdwCMP&#10;uEPjJQM9QZwW7P638rmmG1uinl0V4V44F7+vL4QQG+6mccyaE/g+SYiN0OmmNHmZLqkVbklH9LJP&#10;Xrz8rPfD49dhEpPID2hir+iHXvaP6mVCk3ApBBC69wrB8vB4sgr8T4PZvYHgneju7vOb1j5ED/su&#10;+O9e3md/AwAA//8DAFBLAwQUAAYACAAAACEAJCmnet8AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KidUtIqxKmqCjhVSLRIiJsbb5Oo8TqK3ST9e5YTHHdmNPsmX0+uFQP2&#10;ofGkIZkpEEiltw1VGj4Prw8rECEasqb1hBquGGBd3N7kJrN+pA8c9rESXEIhMxrqGLtMylDW6EyY&#10;+Q6JvZPvnYl89pW0vRm53LVyrlQqnWmIP9Smw22N5Xl/cRreRjNuHpOXYXc+ba/fh6f3r12CWt/f&#10;TZtnEBGn+BeGX3xGh4KZjv5CNohWw2LBQZYTHsD2UqUpiKOGuVquQBa5/D+g+AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDjwNXctgMAAMEPAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAkKad63wAAAAgBAAAPAAAAAAAAAAAAAAAAABAGAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHAcAAAAA&#10;">
+                      <v:rect id="Rectangle 8" o:spid="_x0000_s1042" style="position:absolute;left:9535;top:2340;width:6795;height:1845;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHlYNPygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33ZigramrSItijxov3p7Z1ySafRuyq6b99V2h0OMwM98wi1VnanGn1lWWFUzGEQji&#10;3OqKCwXHbDN6BeE8ssbaMin4JgerZb+3wFTbB+/pfvCFCBB2KSoovW9SKV1ekkE3tg1x8L5sa9AH&#10;2RZSt/gIcFPLOIpm0mDFYaHEht5Lyq+Hm1FwruIj/uyzbWTmm8R/dtnldvpQajjo1m8gPHX+P/zX&#10;3mkFyTx+mU5nSQLPS+EOyOUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAeVg0/KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;"/>
+                      <v:shape id="Text Box 9" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:12777;top:3784;width:3780;height:516;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCumYBCyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv+A/HFvpW75SmaOoliFLok1KrQt+W3JqE5vZC7pqkf+8JQmFedmdnZmeVj7YRPXW+dqxhNlUg&#10;iAtnai41HL/enxcgfEA22DgmDX/kIc8mDytMjRv4k/pDKEU0YZ+ihiqENpXSFxVZ9FPXEkfu4jqL&#10;IY5dKU2HQzS3jZwr9Sot1hwTKmxpU1Hxc/i1Gk67y/f5Re3LrU3awY1Ksl1KrZ8ex/UbiEBj+D++&#10;qz9MfF/NkxsWM7h1iguQ2RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCumYBCyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox>
+                          <w:txbxContent>
+                            <w:p w14:paraId="313B658D" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D">
+                              <w:pPr>
+                                <w:pStyle w:val="Titolo5"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Timbro dell’Impresa</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:shape>
+                      <v:shape id="Text Box 10" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:9537;top:2395;width:3780;height:1800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtFDfnyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdddUW42uIi0FT5WmreDtkX0mwezbkN2a+O+7QsHjMDPfMKtNb2txodZXjjVMxgoE&#10;ce5MxYWG76/3xzkIH5AN1o5Jw5U8bNbDwQpT4zr+pEsWChEh7FPUUIbQpFL6vCSLfuwa4uidXGsx&#10;RNkW0rTYRbitZaLUs7RYcVwosaHXkvJz9ms1/Hycjoep2hdvdtZ0rleS7UJq/TDqt0sQgfpwD/+3&#10;d0bD4iVRyVMyn8LtUrwDcv0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbRQ358kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+                        <v:textbox>
+                          <w:txbxContent>
+                            <w:p w14:paraId="4EB3B0C8" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D">
+                              <w:pPr>
+                                <w:pStyle w:val="Titolo5"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Data</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5E91CB56" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D">
+                              <w:pPr>
+                                <w:pStyle w:val="Titolo5"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="1A32848D" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D"/>
+                            <w:p w14:paraId="1F13D4B0" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D"/>
+                            <w:p w14:paraId="56D33802" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D">
+                              <w:pPr>
+                                <w:pStyle w:val="Titolo5"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>Firma del Gestore dell’impianto</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="001876ED" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D"/>
+                            <w:p w14:paraId="45971F8A" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D"/>
+                            <w:p w14:paraId="51A1C8E0" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="0021248D"/>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:shape>
+                      <v:line id="Line 11" o:spid="_x0000_s1045" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9717,4015" to="12597,4015" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUWJ1CygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtplYprhpFNga6hzHdQB/P5myrzaUkWdt9+2Uw2OP9/t9iNZhGdOR8bVnBeJSAIC6s&#10;rrlU8Pnx8jAD4QOyxsYyKfgmD6vl7c0Cc2173lG3D6WIIexzVFCF0OZS+qIig35kW+LIna0zGOLp&#10;Sqkd9jHcNDJNkkwarDk2VNjSU0XFdf9lFLxN3rNuvX3dDIdtdiqed6fjpXdK3d8N6zmIQEP4F/+5&#10;NzrOT8fJdPI4S6fw+1MEQC5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFRYnULKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;"/>
+                      <v:line id="Line 12" o:spid="_x0000_s1046" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9717,3115" to="12597,3115" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAd0zP/ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cWivV1WVjKMLmg7g52B5vzdl2ay4liW399kYQfLzf/5stRtOKnpxvLCtIJwkI4tLq&#10;hisFu4+XmwcQPiBrbC2Tgm/ysJhfXsyw0HbgDfXbUIkYwr5ABXUIXSGlL2sy6Ce2I47cp3UGQzxd&#10;JbXDIYabVt4mSS4NNhwbauzoqabyvP0yCt6y97xfrl9X436dH8vnzfFwGpxS11fj8hFEoDH8i//c&#10;Kx3nJ3dZlk7T7B5+f4oAyPkPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB3TM//KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;"/>
+                      <v:line id="Line 13" o:spid="_x0000_s1047" style="position:absolute;visibility:visible;mso-wrap-style:square" from="12957,2380" to="12957,4180" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYlAuFygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CCb65dJ3UrVs2hiJsPoibwvZ4a862s7mUJLb12xtB8PF+/2+5HkwjOnK+tqxgMk5AEBdW&#10;11wqeH97up2B8AFZY2OZFHyTh/VqdLXEXNue99QdQiliCPscFVQhtLmUvqjIoB/bljhyH9YZDPF0&#10;pdQO+xhuGpkmSSYN1hwbKmzpoaLi8/BlFLxMX7Nus3veDsdddi4e9+fTpXdK3VwPmwWIQEP4F/+5&#10;tzrOn03up3fpPE3h96cIgFz9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFiUC4XKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329A50D7" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ACQUISITE/DICHIARATE DAL</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CE336B">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="7A04643C" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="394"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9143" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB45C19" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nominativo del Gestore (o del Referente per l’autocontrollo)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7128" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453E16FB" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="0CE1C70B" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="394"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9143" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="158655D3" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7128" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D973539" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="248EE1F9" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="394"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9143" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9DA3B9" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7128" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="569EC8EC" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="3F5577F6" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="394"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9143" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="187FD7F0" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7128" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8BDACA" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="77834119" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="128"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="solid" w:color="C0C0C0" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE7E684" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>CARICO DI IMPIANTO AL QUALE IL CAMPIONAMENTO VIENE ESEGUITO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="271C7F15" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="321"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0165528C" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Principali parametri di marcia degli impianti (ad esempio: n. pezzi prodotti, velocità di macchina, superficie verniciata, potenza termica erogata, consumo rivestimenti, ecc…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="4AF1CC0F" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="279"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B440148" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="3C815C4C" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="307"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="392E33AE" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="33A824BE" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BEB164" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="26AA9857" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54965793" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Carico di processo (% di produzione in cui l'impianto marcia rispetto alla sua potenzialità)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021248D" w14:paraId="00D0FC8E" w14:textId="77777777" w:rsidTr="00DC1300">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A317B2" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidRPr="00CE336B" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="75DC2AB0" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7594D9" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="38C1B062" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...16 lines deleted...]
-            </w:r>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5E8FDC" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="65E87EB8" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="799861AF" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="23AE7267" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23523455" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Altri camini autorizzati con medesimo atto e NON sottoposti a controllo (indicare denominazione e motivi del mancato campionamento)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="012CD57C" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7667A4DE" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="086EE4B4" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30069AD7" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="777D0F9F" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21488E05" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="43102BA2" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CD38FE" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Eventuali note</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="2886C772" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...16 lines deleted...]
-            </w:r>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E66CB01" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="30D790AD" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00CE336B" w:rsidRDefault="00EE2549" w:rsidP="00CE336B"/>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="559E3156" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="26E0DEBE" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00CE336B" w:rsidRDefault="00EE2549" w:rsidP="00CE336B"/>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D60DEB" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2549" w:rsidTr="001351F4">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0021248D" w14:paraId="45448550" w14:textId="77777777" w:rsidTr="00DC1300">
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00EE2549" w:rsidRPr="00CE336B" w:rsidRDefault="00EE2549" w:rsidP="00CE336B"/>
+            <w:tcW w:w="16271" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCDE7DB" w14:textId="77777777" w:rsidR="0021248D" w:rsidRDefault="0021248D" w:rsidP="00DC1300">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00147CEC">
+    <w:p w14:paraId="3DF70578" w14:textId="77777777" w:rsidR="007D1505" w:rsidRDefault="007D1505" w:rsidP="007D1505">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(2) La compilazione di questo modulo può essere effettuata una volta sola per tutti i punti di emissione che afferiscono alla medesima linea produttiva.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00CE336B"/>
-    <w:sectPr w:rsidR="00EE2549" w:rsidSect="00D0144E">
+    <w:p w14:paraId="251AEB76" w14:textId="77777777" w:rsidR="003D0478" w:rsidRDefault="003D0478" w:rsidP="00CE336B"/>
+    <w:sectPr w:rsidR="003D0478" w:rsidSect="00D0144E">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="340" w:right="567" w:bottom="340" w:left="567" w:header="170" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:vAlign w:val="center"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
+    <w:p w14:paraId="62A95677" w14:textId="77777777" w:rsidR="002E3BD3" w:rsidRDefault="002E3BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
+    <w:p w14:paraId="2962348C" w14:textId="77777777" w:rsidR="002E3BD3" w:rsidRDefault="002E3BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="344E7E22" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
+  <w:p w14:paraId="4249AF0D" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00EE2549" w:rsidRPr="00207A58" w:rsidRDefault="00EE2549" w:rsidP="00B02327">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22B2E1B0" w14:textId="2A501D46" w:rsidR="00EE2549" w:rsidRPr="00207A58" w:rsidRDefault="00EE2549" w:rsidP="00B02327">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00207A58">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>U.RP.S549 REV.01                                                  Documento di ordine superiore: U.RP.T171</w:t>
+      <w:t>U.RP.S549 REV.0</w:t>
+    </w:r>
+    <w:r w:rsidR="0021248D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00207A58">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                  Documento di ordine superiore: U.RP.T171</w:t>
     </w:r>
     <w:r w:rsidR="00D0144E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D0144E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D0144E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
@@ -22665,89 +24016,89 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00D0144E" w:rsidRPr="00207A58">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
+    <w:p w14:paraId="4387227A" w14:textId="77777777" w:rsidR="002E3BD3" w:rsidRDefault="002E3BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE2549" w:rsidRDefault="00EE2549">
+    <w:p w14:paraId="3B1528E7" w14:textId="77777777" w:rsidR="002E3BD3" w:rsidRDefault="002E3BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00EE2549" w:rsidRPr="00D0144E" w:rsidRDefault="00EE2549">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05951C71" w14:textId="77777777" w:rsidR="00EE2549" w:rsidRPr="00D0144E" w:rsidRDefault="00EE2549">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D0144E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>ARPA PIEMONTE</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F751AA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE86FB14"/>
     <w:lvl w:ilvl="0" w:tplc="461AC5B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -22845,399 +24196,435 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1528519995">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...14 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00761A92"/>
     <w:rsid w:val="00000370"/>
     <w:rsid w:val="00006AFB"/>
     <w:rsid w:val="0003675C"/>
     <w:rsid w:val="0004479B"/>
+    <w:rsid w:val="00044B87"/>
     <w:rsid w:val="00047DDC"/>
+    <w:rsid w:val="000550D6"/>
     <w:rsid w:val="00055861"/>
     <w:rsid w:val="00070077"/>
     <w:rsid w:val="000A3641"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000F24C8"/>
+    <w:rsid w:val="00103805"/>
     <w:rsid w:val="00103A87"/>
     <w:rsid w:val="00122A3F"/>
     <w:rsid w:val="001251A4"/>
     <w:rsid w:val="00131209"/>
     <w:rsid w:val="001348BC"/>
     <w:rsid w:val="001351F4"/>
     <w:rsid w:val="00140546"/>
     <w:rsid w:val="00142613"/>
     <w:rsid w:val="00147CEC"/>
     <w:rsid w:val="00147E3B"/>
     <w:rsid w:val="001505F9"/>
     <w:rsid w:val="00150B7E"/>
     <w:rsid w:val="00151D5B"/>
     <w:rsid w:val="00156043"/>
+    <w:rsid w:val="001575D7"/>
     <w:rsid w:val="00164649"/>
     <w:rsid w:val="00173416"/>
     <w:rsid w:val="00176514"/>
     <w:rsid w:val="00183747"/>
     <w:rsid w:val="00184F96"/>
     <w:rsid w:val="001A4CA5"/>
+    <w:rsid w:val="001B38D1"/>
     <w:rsid w:val="001C7894"/>
     <w:rsid w:val="001E1F8C"/>
     <w:rsid w:val="001E390C"/>
     <w:rsid w:val="001E495E"/>
+    <w:rsid w:val="001E4CF7"/>
     <w:rsid w:val="00206C42"/>
     <w:rsid w:val="00207A58"/>
+    <w:rsid w:val="0021248D"/>
     <w:rsid w:val="00216401"/>
+    <w:rsid w:val="0024191F"/>
     <w:rsid w:val="00244883"/>
     <w:rsid w:val="002478FD"/>
     <w:rsid w:val="002527E3"/>
     <w:rsid w:val="00254780"/>
     <w:rsid w:val="00257474"/>
     <w:rsid w:val="002611F0"/>
     <w:rsid w:val="002809F6"/>
     <w:rsid w:val="00293E3C"/>
+    <w:rsid w:val="002A5F8A"/>
     <w:rsid w:val="002B0598"/>
     <w:rsid w:val="002B141C"/>
     <w:rsid w:val="002C4B36"/>
     <w:rsid w:val="002C554A"/>
+    <w:rsid w:val="002C5A4A"/>
+    <w:rsid w:val="002E1C56"/>
     <w:rsid w:val="002E2674"/>
+    <w:rsid w:val="002E3BD3"/>
     <w:rsid w:val="002F0FD1"/>
     <w:rsid w:val="002F14CC"/>
     <w:rsid w:val="002F4D64"/>
     <w:rsid w:val="00301652"/>
     <w:rsid w:val="003205B5"/>
     <w:rsid w:val="00323AB1"/>
     <w:rsid w:val="00331082"/>
     <w:rsid w:val="003340A4"/>
     <w:rsid w:val="00342681"/>
+    <w:rsid w:val="00344209"/>
     <w:rsid w:val="00346B36"/>
     <w:rsid w:val="00347F81"/>
     <w:rsid w:val="003507B7"/>
     <w:rsid w:val="00356CC9"/>
     <w:rsid w:val="00366082"/>
     <w:rsid w:val="00374C1C"/>
     <w:rsid w:val="0039273E"/>
+    <w:rsid w:val="003A27CD"/>
     <w:rsid w:val="003B1303"/>
     <w:rsid w:val="003C6A1D"/>
     <w:rsid w:val="003C775A"/>
+    <w:rsid w:val="003D0478"/>
     <w:rsid w:val="003F5C8D"/>
     <w:rsid w:val="003F6956"/>
+    <w:rsid w:val="00405EF3"/>
     <w:rsid w:val="00422DC2"/>
     <w:rsid w:val="00423FD1"/>
     <w:rsid w:val="0042505A"/>
     <w:rsid w:val="0042653A"/>
     <w:rsid w:val="00430B56"/>
     <w:rsid w:val="00434B45"/>
     <w:rsid w:val="00451DCC"/>
     <w:rsid w:val="00452379"/>
     <w:rsid w:val="0045346A"/>
     <w:rsid w:val="004628CC"/>
     <w:rsid w:val="00465279"/>
     <w:rsid w:val="00466C4D"/>
+    <w:rsid w:val="00470DED"/>
     <w:rsid w:val="00475792"/>
+    <w:rsid w:val="0047714E"/>
     <w:rsid w:val="004812BE"/>
     <w:rsid w:val="00483D41"/>
     <w:rsid w:val="00487578"/>
+    <w:rsid w:val="004913A8"/>
     <w:rsid w:val="004A6F49"/>
+    <w:rsid w:val="004C0E8F"/>
     <w:rsid w:val="004C3D98"/>
     <w:rsid w:val="004D136B"/>
     <w:rsid w:val="004D497F"/>
     <w:rsid w:val="004D5F7D"/>
     <w:rsid w:val="004E2264"/>
     <w:rsid w:val="004E4790"/>
     <w:rsid w:val="004F5168"/>
     <w:rsid w:val="004F59B8"/>
     <w:rsid w:val="00501D54"/>
     <w:rsid w:val="0050264C"/>
     <w:rsid w:val="00503EF2"/>
     <w:rsid w:val="005365E5"/>
     <w:rsid w:val="00540E0B"/>
     <w:rsid w:val="005455D1"/>
     <w:rsid w:val="0054670F"/>
     <w:rsid w:val="005528F4"/>
     <w:rsid w:val="005601AC"/>
     <w:rsid w:val="00563679"/>
     <w:rsid w:val="0056603E"/>
     <w:rsid w:val="00566998"/>
     <w:rsid w:val="00581EA8"/>
     <w:rsid w:val="00593946"/>
     <w:rsid w:val="00594CBC"/>
     <w:rsid w:val="005A17EA"/>
     <w:rsid w:val="005A2458"/>
     <w:rsid w:val="005A3CD7"/>
+    <w:rsid w:val="005C3F8A"/>
     <w:rsid w:val="005C5059"/>
     <w:rsid w:val="005C736B"/>
     <w:rsid w:val="005D77C8"/>
     <w:rsid w:val="005E4F25"/>
     <w:rsid w:val="005E6D74"/>
     <w:rsid w:val="005E7627"/>
     <w:rsid w:val="005F6DE3"/>
     <w:rsid w:val="006115D0"/>
     <w:rsid w:val="00612678"/>
     <w:rsid w:val="0061697C"/>
     <w:rsid w:val="00624B0E"/>
     <w:rsid w:val="00625724"/>
     <w:rsid w:val="00660C06"/>
     <w:rsid w:val="0066367E"/>
     <w:rsid w:val="00664FCD"/>
     <w:rsid w:val="00667FB6"/>
     <w:rsid w:val="00692697"/>
+    <w:rsid w:val="00693D51"/>
     <w:rsid w:val="00696348"/>
     <w:rsid w:val="006A1A81"/>
+    <w:rsid w:val="006A383D"/>
     <w:rsid w:val="006B1176"/>
+    <w:rsid w:val="006B3050"/>
     <w:rsid w:val="006B3FF4"/>
     <w:rsid w:val="006C3244"/>
     <w:rsid w:val="006D0E5B"/>
+    <w:rsid w:val="006D54BA"/>
     <w:rsid w:val="006E0DAF"/>
     <w:rsid w:val="006F37F2"/>
+    <w:rsid w:val="00747DC5"/>
     <w:rsid w:val="00761A92"/>
     <w:rsid w:val="00772B20"/>
     <w:rsid w:val="00776D4D"/>
     <w:rsid w:val="00784C4C"/>
+    <w:rsid w:val="00791D88"/>
     <w:rsid w:val="007931D0"/>
     <w:rsid w:val="007954C4"/>
     <w:rsid w:val="007958D2"/>
     <w:rsid w:val="007B4F39"/>
     <w:rsid w:val="007C4A5A"/>
+    <w:rsid w:val="007D1505"/>
     <w:rsid w:val="007D614C"/>
     <w:rsid w:val="007E2F34"/>
+    <w:rsid w:val="007E320A"/>
     <w:rsid w:val="007E587D"/>
     <w:rsid w:val="007F0AB2"/>
     <w:rsid w:val="007F2C6E"/>
     <w:rsid w:val="00811EDC"/>
     <w:rsid w:val="00812752"/>
     <w:rsid w:val="0081374D"/>
     <w:rsid w:val="00824D2B"/>
     <w:rsid w:val="00843159"/>
     <w:rsid w:val="00844058"/>
+    <w:rsid w:val="0085234B"/>
     <w:rsid w:val="00855528"/>
     <w:rsid w:val="00855BF6"/>
     <w:rsid w:val="00866246"/>
     <w:rsid w:val="00870A66"/>
     <w:rsid w:val="00876DE8"/>
     <w:rsid w:val="008929F3"/>
     <w:rsid w:val="008A6B9B"/>
     <w:rsid w:val="008A719B"/>
     <w:rsid w:val="008A7D64"/>
     <w:rsid w:val="008B3A87"/>
     <w:rsid w:val="008C46FF"/>
     <w:rsid w:val="008F31E0"/>
     <w:rsid w:val="008F415F"/>
     <w:rsid w:val="008F5263"/>
     <w:rsid w:val="008F5447"/>
     <w:rsid w:val="008F7682"/>
     <w:rsid w:val="00912B69"/>
     <w:rsid w:val="00913485"/>
     <w:rsid w:val="0091549D"/>
     <w:rsid w:val="00916E06"/>
+    <w:rsid w:val="00925543"/>
+    <w:rsid w:val="00926166"/>
     <w:rsid w:val="00930B9A"/>
     <w:rsid w:val="00932545"/>
     <w:rsid w:val="00932F01"/>
     <w:rsid w:val="009341DA"/>
     <w:rsid w:val="009406CD"/>
     <w:rsid w:val="00951D21"/>
     <w:rsid w:val="009529E6"/>
+    <w:rsid w:val="0096670F"/>
     <w:rsid w:val="00967705"/>
     <w:rsid w:val="009969E6"/>
     <w:rsid w:val="009972DE"/>
     <w:rsid w:val="009A13A8"/>
+    <w:rsid w:val="009A4C27"/>
     <w:rsid w:val="009C2124"/>
     <w:rsid w:val="009E2849"/>
+    <w:rsid w:val="009F0EE2"/>
     <w:rsid w:val="009F1EB1"/>
     <w:rsid w:val="009F2E3A"/>
     <w:rsid w:val="009F4DCB"/>
     <w:rsid w:val="00A2245B"/>
     <w:rsid w:val="00A27F84"/>
     <w:rsid w:val="00A3167C"/>
     <w:rsid w:val="00A3555F"/>
     <w:rsid w:val="00A3587F"/>
+    <w:rsid w:val="00A40C97"/>
     <w:rsid w:val="00A42C80"/>
     <w:rsid w:val="00A62786"/>
+    <w:rsid w:val="00A706EA"/>
     <w:rsid w:val="00A773EA"/>
     <w:rsid w:val="00A82D94"/>
     <w:rsid w:val="00A86BE4"/>
     <w:rsid w:val="00A902AA"/>
     <w:rsid w:val="00A9151A"/>
     <w:rsid w:val="00A91D13"/>
     <w:rsid w:val="00A947EF"/>
     <w:rsid w:val="00A94AA9"/>
     <w:rsid w:val="00A95FA4"/>
     <w:rsid w:val="00AD087B"/>
     <w:rsid w:val="00AD18F4"/>
     <w:rsid w:val="00AE0750"/>
     <w:rsid w:val="00AE0D93"/>
     <w:rsid w:val="00AE1D61"/>
     <w:rsid w:val="00AE5EF4"/>
     <w:rsid w:val="00AE764A"/>
     <w:rsid w:val="00AF2773"/>
     <w:rsid w:val="00AF3080"/>
     <w:rsid w:val="00AF6E83"/>
     <w:rsid w:val="00AF733B"/>
     <w:rsid w:val="00B022A7"/>
     <w:rsid w:val="00B02327"/>
+    <w:rsid w:val="00B03ACA"/>
     <w:rsid w:val="00B04E1E"/>
     <w:rsid w:val="00B05EEB"/>
     <w:rsid w:val="00B06044"/>
     <w:rsid w:val="00B11FD7"/>
     <w:rsid w:val="00B13B0B"/>
     <w:rsid w:val="00B14488"/>
     <w:rsid w:val="00B16AFB"/>
     <w:rsid w:val="00B17D08"/>
     <w:rsid w:val="00B26C33"/>
     <w:rsid w:val="00B32BCD"/>
     <w:rsid w:val="00B361D3"/>
     <w:rsid w:val="00B37F1A"/>
     <w:rsid w:val="00B45BDD"/>
     <w:rsid w:val="00B47863"/>
     <w:rsid w:val="00B513CC"/>
     <w:rsid w:val="00B52A5A"/>
     <w:rsid w:val="00B56814"/>
     <w:rsid w:val="00B7024F"/>
     <w:rsid w:val="00B815D8"/>
     <w:rsid w:val="00B83A4F"/>
     <w:rsid w:val="00B854F1"/>
     <w:rsid w:val="00B90CC6"/>
     <w:rsid w:val="00B913B4"/>
     <w:rsid w:val="00BA615A"/>
     <w:rsid w:val="00BC77D7"/>
     <w:rsid w:val="00BE1A57"/>
     <w:rsid w:val="00BF2703"/>
     <w:rsid w:val="00BF3AB7"/>
     <w:rsid w:val="00BF6F59"/>
     <w:rsid w:val="00C060CD"/>
+    <w:rsid w:val="00C14075"/>
+    <w:rsid w:val="00C30137"/>
     <w:rsid w:val="00C34721"/>
     <w:rsid w:val="00C4470E"/>
     <w:rsid w:val="00C60D09"/>
     <w:rsid w:val="00C62F1E"/>
     <w:rsid w:val="00C74171"/>
     <w:rsid w:val="00C75FA1"/>
     <w:rsid w:val="00C878E4"/>
     <w:rsid w:val="00C90360"/>
     <w:rsid w:val="00C92135"/>
     <w:rsid w:val="00CA1C7C"/>
     <w:rsid w:val="00CA78B0"/>
     <w:rsid w:val="00CB381F"/>
     <w:rsid w:val="00CC2597"/>
     <w:rsid w:val="00CC2B59"/>
     <w:rsid w:val="00CC495F"/>
     <w:rsid w:val="00CD2293"/>
     <w:rsid w:val="00CD77CF"/>
     <w:rsid w:val="00CE106C"/>
+    <w:rsid w:val="00CE2E3D"/>
     <w:rsid w:val="00CE336B"/>
     <w:rsid w:val="00D00DEB"/>
     <w:rsid w:val="00D0144E"/>
     <w:rsid w:val="00D01631"/>
     <w:rsid w:val="00D200DE"/>
     <w:rsid w:val="00D27E8E"/>
+    <w:rsid w:val="00D32D46"/>
+    <w:rsid w:val="00D47E14"/>
     <w:rsid w:val="00D511A2"/>
     <w:rsid w:val="00D51E8D"/>
+    <w:rsid w:val="00D83843"/>
     <w:rsid w:val="00D867F4"/>
     <w:rsid w:val="00D878A6"/>
     <w:rsid w:val="00D87A4D"/>
     <w:rsid w:val="00D93CBC"/>
     <w:rsid w:val="00D958EC"/>
     <w:rsid w:val="00D97140"/>
     <w:rsid w:val="00DA3A80"/>
     <w:rsid w:val="00DB3872"/>
     <w:rsid w:val="00DB3EED"/>
     <w:rsid w:val="00DB4CFC"/>
     <w:rsid w:val="00DC6BEF"/>
     <w:rsid w:val="00DD179C"/>
     <w:rsid w:val="00DD1D73"/>
     <w:rsid w:val="00DE3529"/>
     <w:rsid w:val="00DF18DC"/>
     <w:rsid w:val="00DF7956"/>
     <w:rsid w:val="00DF7D75"/>
     <w:rsid w:val="00E00A3C"/>
     <w:rsid w:val="00E14611"/>
     <w:rsid w:val="00E22060"/>
     <w:rsid w:val="00E316E3"/>
     <w:rsid w:val="00E50190"/>
     <w:rsid w:val="00E509A4"/>
     <w:rsid w:val="00E647A8"/>
     <w:rsid w:val="00E76670"/>
     <w:rsid w:val="00E76FA8"/>
     <w:rsid w:val="00E94582"/>
     <w:rsid w:val="00EA62D4"/>
     <w:rsid w:val="00EB031D"/>
+    <w:rsid w:val="00EB3270"/>
     <w:rsid w:val="00EB682E"/>
     <w:rsid w:val="00EC3BDB"/>
     <w:rsid w:val="00EC3CA1"/>
     <w:rsid w:val="00ED7968"/>
     <w:rsid w:val="00EE2127"/>
     <w:rsid w:val="00EE2549"/>
     <w:rsid w:val="00EF4694"/>
     <w:rsid w:val="00EF62AC"/>
     <w:rsid w:val="00F046AD"/>
     <w:rsid w:val="00F0583E"/>
     <w:rsid w:val="00F11019"/>
     <w:rsid w:val="00F215F1"/>
     <w:rsid w:val="00F2339C"/>
     <w:rsid w:val="00F24C59"/>
     <w:rsid w:val="00F27BC3"/>
     <w:rsid w:val="00F40011"/>
     <w:rsid w:val="00F53309"/>
     <w:rsid w:val="00F55164"/>
     <w:rsid w:val="00F71016"/>
     <w:rsid w:val="00F7164B"/>
     <w:rsid w:val="00F764BD"/>
     <w:rsid w:val="00F802DC"/>
     <w:rsid w:val="00F8499F"/>
     <w:rsid w:val="00F96E04"/>
     <w:rsid w:val="00FA22F8"/>
@@ -23253,80 +24640,80 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="053F296E"/>
+  <w14:docId w14:val="203F4230"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{30A10E2B-6E9D-4E01-9DFD-218B8836F62B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23648,50 +25035,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00761A92"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo1Carattere"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00761A92"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
@@ -23717,75 +25109,73 @@
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00761A92"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo4Carattere"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00761A92"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo5Carattere"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00761A92"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -24025,51 +25415,51 @@
     <w:locked/>
     <w:rsid w:val="005365E5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1781215560">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -24314,55 +25704,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>931</Words>
-  <Characters>5309</Characters>
+  <Words>993</Words>
+  <Characters>5664</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>12</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6228</CharactersWithSpaces>
+  <CharactersWithSpaces>6644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Stefano Ferraris</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>